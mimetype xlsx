--- v0 (2025-11-17)
+++ v1 (2026-10-26)
@@ -1,1386 +1,1245 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://franklintempleton-my.sharepoint.com/personal/tara_jacques-kelly_franklintempleton_com/Documents/Holdings/2025/August Month End/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://franklintempleton.sharepoint.com/teams/LMUSFundOperations/Shared Documents/Money Market Funds/Month -End Holding - LMM1000/2026/08. August 2026/LMM0100/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="54" documentId="11_851404B9B496601A35ACF648B99BD8754182319F" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{7A82BEFA-E4E9-4239-AEEF-31B49AB10920}"/>
+  <xr:revisionPtr revIDLastSave="62" documentId="11_FA781F86AEE5B9DD9B9BB0E4D78F1C0C898D10CE" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{72F1EBE7-C61B-4C20-958C-7E6D1AB82C4D}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="All Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All Holdings'!$A$4:$N$187</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All Holdings'!$A$5:$N$183</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
-[...64 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1671" uniqueCount="397">
-[...1 lines deleted...]
-    <t>Western Asset Institutional Government Reserves</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1626" uniqueCount="374">
+  <si>
+    <t>Western Asset Premier Institutional Government Reserves</t>
   </si>
   <si>
     <t>As of</t>
   </si>
   <si>
-    <t>08/31/2025</t>
+    <t>08/31/2026</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Weight (%)</t>
   </si>
   <si>
     <t>Market Value ($)</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Coupon</t>
   </si>
   <si>
     <t>Effective Maturity</t>
   </si>
   <si>
     <t>Investment Category</t>
   </si>
   <si>
     <t>Asset Class</t>
   </si>
   <si>
     <t>CUSIP</t>
   </si>
   <si>
     <t>Final Maturity</t>
   </si>
   <si>
+    <t>WELLS FARGO SECURITIES LLC</t>
+  </si>
+  <si>
+    <t>—</t>
+  </si>
+  <si>
+    <t>U.S. Government Agency Repurchase Agreement, collateralized only by U.S. Government Agency securities, U.S. Treasuries, and cash</t>
+  </si>
+  <si>
+    <t>Cash</t>
+  </si>
+  <si>
+    <t>LMRP10807015</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>NOMURA SECURITIES INTERNATIONAL INC</t>
+  </si>
+  <si>
+    <t>LMRP10810015</t>
+  </si>
+  <si>
+    <t>UNITED STATES TREASURY BILL</t>
+  </si>
+  <si>
+    <t>U.S. Treasury Debt</t>
+  </si>
+  <si>
+    <t>912797VL8</t>
+  </si>
+  <si>
+    <t>2026-10-13</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS</t>
+  </si>
+  <si>
+    <t>LMRP10809035</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE, NEW YORK BRANCH</t>
+  </si>
+  <si>
+    <t>LMRP10806275</t>
+  </si>
+  <si>
+    <t>UNITED STATES TREASURY FLOATING RATE NOTE</t>
+  </si>
+  <si>
+    <t>91282CPG0</t>
+  </si>
+  <si>
+    <t>2027-10-31</t>
+  </si>
+  <si>
+    <t>MUFG SECURITIES AMERICAS INC</t>
+  </si>
+  <si>
+    <t>LMRP10810025</t>
+  </si>
+  <si>
+    <t>FEDERAL HOME LOAN MORTGAGE CORP</t>
+  </si>
+  <si>
+    <t>U.S. Government Agency Debt (if categorized as coupon-paying notes)</t>
+  </si>
+  <si>
+    <t>3134HBXW6</t>
+  </si>
+  <si>
+    <t>2027-01-08</t>
+  </si>
+  <si>
+    <t>912797UM7</t>
+  </si>
+  <si>
+    <t>2026-11-05</t>
+  </si>
+  <si>
+    <t>912797UJ4</t>
+  </si>
+  <si>
+    <t>2026-10-08</t>
+  </si>
+  <si>
+    <t>FIXED INCOME CLEARING CORP / STATE STREET</t>
+  </si>
+  <si>
+    <t>U.S. Treasury Repurchase Agreement, if collateralized only by U.S. Treasuries (including Strips) and cash</t>
+  </si>
+  <si>
+    <t>LMRP10807035</t>
+  </si>
+  <si>
+    <t>912797SA6</t>
+  </si>
+  <si>
+    <t>2026-10-01</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE CORPORATE &amp; INVESTMENT BANK</t>
+  </si>
+  <si>
+    <t>LMRP10806295</t>
+  </si>
+  <si>
+    <t>FIXED INCOME CLEARING CORP - NORTHERN TRUST</t>
+  </si>
+  <si>
+    <t>LMRP10810075</t>
+  </si>
+  <si>
+    <t>ING FINANCIAL MARKETS LLC</t>
+  </si>
+  <si>
+    <t>LMRP10705025</t>
+  </si>
+  <si>
+    <t>2026-09-17</t>
+  </si>
+  <si>
+    <t>LMRP10810095</t>
+  </si>
+  <si>
+    <t>912797WB9</t>
+  </si>
+  <si>
+    <t>2027-02-11</t>
+  </si>
+  <si>
+    <t>912797SK4</t>
+  </si>
+  <si>
+    <t>2026-10-29</t>
+  </si>
+  <si>
+    <t>UNITED STATES TREASURY NOTE/BOND</t>
+  </si>
+  <si>
+    <t>91282CEF4</t>
+  </si>
+  <si>
+    <t>2027-03-31</t>
+  </si>
+  <si>
+    <t>91282CNQ0</t>
+  </si>
+  <si>
+    <t>2027-07-31</t>
+  </si>
+  <si>
+    <t>912797UY1</t>
+  </si>
+  <si>
+    <t>2026-11-12</t>
+  </si>
+  <si>
+    <t>912797VC8</t>
+  </si>
+  <si>
+    <t>2026-09-15</t>
+  </si>
+  <si>
+    <t>91282CQM6</t>
+  </si>
+  <si>
+    <t>2028-04-30</t>
+  </si>
+  <si>
+    <t>91282CJT9</t>
+  </si>
+  <si>
+    <t>2027-01-15</t>
+  </si>
+  <si>
+    <t>91282CMV0</t>
+  </si>
+  <si>
+    <t>FEDERAL NATIONAL MORTGAGE ASSOCIATION</t>
+  </si>
+  <si>
+    <t>3135G1AA9</t>
+  </si>
+  <si>
+    <t>2026-11-20</t>
+  </si>
+  <si>
+    <t>LMRP10808025</t>
+  </si>
+  <si>
+    <t>912797VD6</t>
+  </si>
+  <si>
+    <t>2026-09-22</t>
+  </si>
+  <si>
+    <t>FEDERAL HOME LOAN BANK DISCOUNT NOTES</t>
+  </si>
+  <si>
+    <t>US313385G340</t>
+  </si>
+  <si>
+    <t>U.S. Government Agency Debt (if categorized as no-coupon discount notes)</t>
+  </si>
+  <si>
+    <t>313385G34</t>
+  </si>
+  <si>
+    <t>2026-09-18</t>
+  </si>
+  <si>
+    <t>912797UW5</t>
+  </si>
+  <si>
+    <t>912797RS8</t>
+  </si>
+  <si>
+    <t>2026-09-03</t>
+  </si>
+  <si>
+    <t>BANK OF AMERICA SECURITIES, INC.</t>
+  </si>
+  <si>
+    <t>LMRP10805345</t>
+  </si>
+  <si>
+    <t>LMRP10722055</t>
+  </si>
+  <si>
+    <t>2026-10-07</t>
+  </si>
+  <si>
+    <t>912797WF0</t>
+  </si>
+  <si>
+    <t>2026-12-15</t>
+  </si>
+  <si>
+    <t>FEDERAL FARM CREDIT BANKS FUNDING CORP</t>
+  </si>
+  <si>
+    <t>3133ET7J0</t>
+  </si>
+  <si>
+    <t>2027-07-08</t>
+  </si>
+  <si>
+    <t>LMRP10715105</t>
+  </si>
+  <si>
+    <t>2026-10-05</t>
+  </si>
+  <si>
+    <t>912797UG0</t>
+  </si>
+  <si>
+    <t>912797VU8</t>
+  </si>
+  <si>
+    <t>2027-01-28</t>
+  </si>
+  <si>
+    <t>3133ETYV3</t>
+  </si>
+  <si>
+    <t>2027-09-22</t>
+  </si>
+  <si>
+    <t>FEDERAL HOME LOAN BANKS</t>
+  </si>
+  <si>
+    <t>3130BAY92</t>
+  </si>
+  <si>
+    <t>2027-09-07</t>
+  </si>
+  <si>
+    <t>FIXED INCOME CLEARING CORP / BNY</t>
+  </si>
+  <si>
+    <t>LMRP10805325</t>
+  </si>
+  <si>
+    <t>3134HBU66</t>
+  </si>
+  <si>
+    <t>2027-10-06</t>
+  </si>
+  <si>
+    <t>3130BBUC7</t>
+  </si>
+  <si>
+    <t>2027-02-17</t>
+  </si>
+  <si>
+    <t>LMRP10805335</t>
+  </si>
+  <si>
+    <t>912797VA2</t>
+  </si>
+  <si>
+    <t>2026-12-03</t>
+  </si>
+  <si>
+    <t>3130B7MS0</t>
+  </si>
+  <si>
+    <t>2026-12-04</t>
+  </si>
+  <si>
+    <t>TD SECURITIES (USA) LLC</t>
+  </si>
+  <si>
+    <t>LMRP10808015</t>
+  </si>
+  <si>
+    <t>CANADIAN IMPERIAL BANK OF COMMERCE NY</t>
+  </si>
+  <si>
+    <t>LMRP10706115</t>
+  </si>
+  <si>
+    <t>LMRP10809025</t>
+  </si>
+  <si>
+    <t>BANK OF MONTREAL</t>
+  </si>
+  <si>
+    <t>LMRP10808035</t>
+  </si>
+  <si>
+    <t>91282CLP4</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>3133ETLC9</t>
+  </si>
+  <si>
+    <t>2027-01-11</t>
+  </si>
+  <si>
+    <t>US313385G670</t>
+  </si>
+  <si>
+    <t>313385G67</t>
+  </si>
+  <si>
+    <t>2026-09-21</t>
+  </si>
+  <si>
+    <t>912797VY0</t>
+  </si>
+  <si>
+    <t>2026-11-24</t>
+  </si>
+  <si>
+    <t>91282CEC1</t>
+  </si>
+  <si>
+    <t>2027-02-28</t>
+  </si>
+  <si>
+    <t>912797UZ8</t>
+  </si>
+  <si>
+    <t>2026-11-19</t>
+  </si>
+  <si>
+    <t>3135G1AB7</t>
+  </si>
+  <si>
+    <t>2026-12-11</t>
+  </si>
+  <si>
+    <t>313385E51</t>
+  </si>
+  <si>
+    <t>2026-09-04</t>
+  </si>
+  <si>
+    <t>912797TV9</t>
+  </si>
+  <si>
+    <t>2027-02-18</t>
+  </si>
+  <si>
     <t>JP MORGAN SECURITIES, LLC</t>
   </si>
   <si>
-    <t>—</t>
-[...251 lines deleted...]
-    <t>LMRP10279365</t>
+    <t>LMRP10805285</t>
+  </si>
+  <si>
+    <t>US313385P671</t>
+  </si>
+  <si>
+    <t>313385P67</t>
+  </si>
+  <si>
+    <t>2026-11-16</t>
+  </si>
+  <si>
+    <t>US313385P838</t>
+  </si>
+  <si>
+    <t>313385P83</t>
+  </si>
+  <si>
+    <t>2026-11-18</t>
+  </si>
+  <si>
+    <t>3133ETSH1</t>
+  </si>
+  <si>
+    <t>2026-12-08</t>
+  </si>
+  <si>
+    <t>3130B6BF2</t>
+  </si>
+  <si>
+    <t>2026-11-06</t>
+  </si>
+  <si>
+    <t>US313385F920</t>
+  </si>
+  <si>
+    <t>313385F92</t>
+  </si>
+  <si>
+    <t>2026-09-16</t>
+  </si>
+  <si>
+    <t>3134HB3V1</t>
+  </si>
+  <si>
+    <t>2027-05-05</t>
+  </si>
+  <si>
+    <t>3133ETVR5</t>
+  </si>
+  <si>
+    <t>2026-12-02</t>
+  </si>
+  <si>
+    <t>91282CEN7</t>
+  </si>
+  <si>
+    <t>2027-04-30</t>
+  </si>
+  <si>
+    <t>91282CME8</t>
+  </si>
+  <si>
+    <t>2026-12-31</t>
+  </si>
+  <si>
+    <t>91282CDQ1</t>
+  </si>
+  <si>
+    <t>3134HBMJ7</t>
+  </si>
+  <si>
+    <t>2027-04-23</t>
+  </si>
+  <si>
+    <t>912797SU2</t>
+  </si>
+  <si>
+    <t>2026-11-27</t>
+  </si>
+  <si>
+    <t>LMRP10810045</t>
+  </si>
+  <si>
+    <t>US3130B5XA19</t>
+  </si>
+  <si>
+    <t>3130B5XA1</t>
+  </si>
+  <si>
+    <t>2026-10-16</t>
+  </si>
+  <si>
+    <t>313385P26</t>
+  </si>
+  <si>
+    <t>3130BAMG9</t>
+  </si>
+  <si>
+    <t>2027-02-04</t>
+  </si>
+  <si>
+    <t>912797WE3</t>
+  </si>
+  <si>
+    <t>3133ETJB4</t>
+  </si>
+  <si>
+    <t>2027-05-27</t>
+  </si>
+  <si>
+    <t>912797VT1</t>
+  </si>
+  <si>
+    <t>2027-01-14</t>
+  </si>
+  <si>
+    <t>US313385J641</t>
+  </si>
+  <si>
+    <t>313385J64</t>
+  </si>
+  <si>
+    <t>3130BB7B5</t>
+  </si>
+  <si>
+    <t>2027-12-17</t>
   </si>
   <si>
     <t>FEDERAL FARM CREDIT DISCOUNT NOTES</t>
   </si>
   <si>
-    <t>313313ML9</t>
-[...92 lines deleted...]
-    <t>2026-02-28</t>
+    <t>US313313E206</t>
+  </si>
+  <si>
+    <t>313313E20</t>
+  </si>
+  <si>
+    <t>US313313F450</t>
+  </si>
+  <si>
+    <t>313313F45</t>
+  </si>
+  <si>
+    <t>2026-09-11</t>
+  </si>
+  <si>
+    <t>91282CMY4</t>
+  </si>
+  <si>
+    <t>912797VN4</t>
+  </si>
+  <si>
+    <t>2026-10-27</t>
+  </si>
+  <si>
+    <t>3133EWJH4</t>
+  </si>
+  <si>
+    <t>2027-11-26</t>
+  </si>
+  <si>
+    <t>3133ETUJ4</t>
+  </si>
+  <si>
+    <t>2026-12-22</t>
+  </si>
+  <si>
+    <t>3133ETUB1</t>
+  </si>
+  <si>
+    <t>2027-08-20</t>
+  </si>
+  <si>
+    <t>3134HBQ61</t>
+  </si>
+  <si>
+    <t>LMRP10805315</t>
+  </si>
+  <si>
+    <t>912797VE4</t>
+  </si>
+  <si>
+    <t>2026-09-29</t>
+  </si>
+  <si>
+    <t>3133ETAN7</t>
+  </si>
+  <si>
+    <t>912797VP9</t>
+  </si>
+  <si>
+    <t>2026-11-03</t>
+  </si>
+  <si>
+    <t>3133ETMF1</t>
+  </si>
+  <si>
+    <t>2027-03-23</t>
+  </si>
+  <si>
+    <t>912797WG8</t>
+  </si>
+  <si>
+    <t>US313385K540</t>
+  </si>
+  <si>
+    <t>313385K54</t>
+  </si>
+  <si>
+    <t>2026-10-14</t>
+  </si>
+  <si>
+    <t>3133ER6X4</t>
+  </si>
+  <si>
+    <t>2027-03-11</t>
+  </si>
+  <si>
+    <t>912797VZ7</t>
+  </si>
+  <si>
+    <t>2026-12-01</t>
+  </si>
+  <si>
+    <t>91282CKJ9</t>
+  </si>
+  <si>
+    <t>2027-04-15</t>
+  </si>
+  <si>
+    <t>3133EWLR9</t>
+  </si>
+  <si>
+    <t>2027-07-16</t>
+  </si>
+  <si>
+    <t>LMRP10806315</t>
+  </si>
+  <si>
+    <t>3133EWUS7</t>
+  </si>
+  <si>
+    <t>2027-09-01</t>
+  </si>
+  <si>
+    <t>3130B7P99</t>
+  </si>
+  <si>
+    <t>3133EWHZ6</t>
+  </si>
+  <si>
+    <t>2027-06-23</t>
+  </si>
+  <si>
+    <t>3133ETKP1</t>
+  </si>
+  <si>
+    <t>2027-06-09</t>
+  </si>
+  <si>
+    <t>912797VH7</t>
+  </si>
+  <si>
+    <t>2026-12-17</t>
+  </si>
+  <si>
+    <t>US3130BB5K70</t>
+  </si>
+  <si>
+    <t>3130BB5K7</t>
+  </si>
+  <si>
+    <t>2027-06-15</t>
+  </si>
+  <si>
+    <t>91282CET4</t>
+  </si>
+  <si>
+    <t>2027-05-31</t>
   </si>
   <si>
     <t>MIZUHO SECURITIES USA LLC</t>
   </si>
   <si>
-    <t>LMRP10279395</t>
-[...290 lines deleted...]
-    <t>2025-09-04</t>
+    <t>LMRP10805275</t>
+  </si>
+  <si>
+    <t>3130B8HV7</t>
+  </si>
+  <si>
+    <t>2027-05-10</t>
+  </si>
+  <si>
+    <t>US313385N445</t>
+  </si>
+  <si>
+    <t>313385N44</t>
+  </si>
+  <si>
+    <t>912828ZE3</t>
+  </si>
+  <si>
+    <t>3133EWZQ6</t>
+  </si>
+  <si>
+    <t>2028-02-25</t>
+  </si>
+  <si>
+    <t>91282CMH1</t>
+  </si>
+  <si>
+    <t>2027-01-31</t>
+  </si>
+  <si>
+    <t>3133ETVG9</t>
+  </si>
+  <si>
+    <t>2027-08-27</t>
+  </si>
+  <si>
+    <t>91282CDK4</t>
+  </si>
+  <si>
+    <t>2026-11-30</t>
+  </si>
+  <si>
+    <t>3135G1AE1</t>
+  </si>
+  <si>
+    <t>2028-02-02</t>
+  </si>
+  <si>
+    <t>912828YU8</t>
+  </si>
+  <si>
+    <t>3133EWHR4</t>
+  </si>
+  <si>
+    <t>2027-03-19</t>
+  </si>
+  <si>
+    <t>US313385K706</t>
+  </si>
+  <si>
+    <t>313385K70</t>
+  </si>
+  <si>
+    <t>91282CKE0</t>
+  </si>
+  <si>
+    <t>2027-03-15</t>
+  </si>
+  <si>
+    <t>912828ZS2</t>
+  </si>
+  <si>
+    <t>3133ERXN6</t>
+  </si>
+  <si>
+    <t>2026-10-15</t>
   </si>
   <si>
     <t>3135G07K3</t>
   </si>
   <si>
-    <t>2026-09-11</t>
-[...65 lines deleted...]
-    <t>91282CKK6</t>
+    <t>3135G07M9</t>
+  </si>
+  <si>
+    <t>2027-11-05</t>
+  </si>
+  <si>
+    <t>US313385H256</t>
+  </si>
+  <si>
+    <t>313385H25</t>
+  </si>
+  <si>
+    <t>2026-09-25</t>
   </si>
   <si>
     <t>3134HATA1</t>
   </si>
   <si>
-    <t>3130AXZ92</t>
-[...38 lines deleted...]
-    <t>3133ERSA0</t>
+    <t>912797VJ3</t>
+  </si>
+  <si>
+    <t>3130AQHS5</t>
+  </si>
+  <si>
+    <t>3133ETWJ2</t>
+  </si>
+  <si>
+    <t>3133ETAB3</t>
+  </si>
+  <si>
+    <t>US313384AH20</t>
+  </si>
+  <si>
+    <t>313384AH2</t>
   </si>
   <si>
     <t>US3135G07L12</t>
   </si>
   <si>
     <t>3135G07L1</t>
   </si>
   <si>
     <t>2026-10-23</t>
   </si>
   <si>
-    <t>3133ETGD3</t>
-[...8 lines deleted...]
-    <t>2026-09-17</t>
+    <t>LMRP10810035</t>
   </si>
   <si>
     <t>3133ETTL1</t>
   </si>
   <si>
-    <t>2026-09-18</t>
-[...5 lines deleted...]
-    <t>2026-10-07</t>
+    <t>3133ETXD4</t>
+  </si>
+  <si>
+    <t>2027-01-12</t>
+  </si>
+  <si>
+    <t>US3133EWB740</t>
+  </si>
+  <si>
+    <t>3133EWB74</t>
+  </si>
+  <si>
+    <t>2027-03-04</t>
+  </si>
+  <si>
+    <t>912828ZB9</t>
+  </si>
+  <si>
+    <t>912797VX2</t>
+  </si>
+  <si>
+    <t>2026-11-17</t>
+  </si>
+  <si>
+    <t>91282CLT6</t>
+  </si>
+  <si>
+    <t>2026-10-31</t>
+  </si>
+  <si>
+    <t>3133EWYS3</t>
+  </si>
+  <si>
+    <t>LMRP10807025</t>
+  </si>
+  <si>
+    <t>91282CMP3</t>
+  </si>
+  <si>
+    <t>3133EWTZ3</t>
+  </si>
+  <si>
+    <t>2027-11-22</t>
   </si>
   <si>
     <t>3133ERX55</t>
   </si>
   <si>
-    <t>2026-11-24</t>
-[...5 lines deleted...]
-    <t>313385NA0</t>
+    <t>3133ET6G7</t>
   </si>
   <si>
     <t>3133ETUH8</t>
   </si>
   <si>
     <t>2027-02-19</t>
   </si>
   <si>
-    <t>3134GWZ82</t>
-[...50 lines deleted...]
-    <t>2026-02-03</t>
+    <t>LMRP10809045</t>
+  </si>
+  <si>
+    <t>LMRP10805295</t>
+  </si>
+  <si>
+    <t>3133ETSZ1</t>
+  </si>
+  <si>
+    <t>US313385R404</t>
+  </si>
+  <si>
+    <t>313385R40</t>
   </si>
   <si>
     <t>3133ER4Z1</t>
   </si>
   <si>
     <t>2027-02-26</t>
   </si>
   <si>
-    <t>3133ETSZ1</t>
-[...104 lines deleted...]
-    <t>3133EPWB7</t>
+    <t>3130BBFY6</t>
+  </si>
+  <si>
+    <t>2026-12-07</t>
+  </si>
+  <si>
+    <t>3130AYPN0</t>
+  </si>
+  <si>
+    <t>3133EWFK1</t>
+  </si>
+  <si>
+    <t>2027-06-03</t>
+  </si>
+  <si>
+    <t>US3133EWB666</t>
+  </si>
+  <si>
+    <t>3133EWB66</t>
+  </si>
+  <si>
+    <t>3133EWGQ7</t>
+  </si>
+  <si>
+    <t>2028-01-11</t>
+  </si>
+  <si>
+    <t>US3133ETLU97</t>
+  </si>
+  <si>
+    <t>3133ETLU9</t>
+  </si>
+  <si>
+    <t>2026-12-18</t>
+  </si>
+  <si>
+    <t>US313385M520</t>
+  </si>
+  <si>
+    <t>313385M52</t>
+  </si>
+  <si>
+    <t>2026-10-30</t>
   </si>
   <si>
     <t>3133ETKJ5</t>
   </si>
   <si>
-    <t>3133ERKY6</t>
-[...53 lines deleted...]
-    <t>2026-03-13</t>
+    <t>3133EN5V8</t>
+  </si>
+  <si>
+    <t>US313313E958</t>
+  </si>
+  <si>
+    <t>313313E95</t>
+  </si>
+  <si>
+    <t>2026-09-08</t>
+  </si>
+  <si>
+    <t>3133EWNT3</t>
+  </si>
+  <si>
+    <t>2028-05-08</t>
+  </si>
+  <si>
+    <t>3133ERC66</t>
+  </si>
+  <si>
+    <t>2027-11-19</t>
+  </si>
+  <si>
+    <t>US313384BK40</t>
+  </si>
+  <si>
+    <t>313384BK4</t>
+  </si>
+  <si>
+    <t>2027-02-03</t>
+  </si>
+  <si>
+    <t>3133ETWY9</t>
+  </si>
+  <si>
+    <t>3133ETBP1</t>
+  </si>
+  <si>
+    <t>2027-04-01</t>
+  </si>
+  <si>
+    <t>3135G1AD3</t>
+  </si>
+  <si>
+    <t>2028-01-07</t>
+  </si>
+  <si>
+    <t>3133ETT56</t>
+  </si>
+  <si>
+    <t>2027-11-12</t>
   </si>
   <si>
     <t>3133ETRU3</t>
   </si>
   <si>
-    <t>2026-09-04</t>
-[...29 lines deleted...]
-    <t>2026-08-26</t>
+    <t>3133EMMT6</t>
+  </si>
+  <si>
+    <t>2027-01-13</t>
+  </si>
+  <si>
+    <t>3130B8TP7</t>
+  </si>
+  <si>
+    <t>2027-12-06</t>
+  </si>
+  <si>
+    <t>3133ERH38</t>
+  </si>
+  <si>
+    <t>3130B5VS4</t>
+  </si>
+  <si>
+    <t>2027-04-09</t>
+  </si>
+  <si>
+    <t>3133ERC74</t>
+  </si>
+  <si>
+    <t>3130B5R26</t>
+  </si>
+  <si>
+    <t>2027-03-25</t>
   </si>
   <si>
     <t>3133ERWF4</t>
   </si>
   <si>
     <t>2026-10-09</t>
   </si>
   <si>
-    <t>3133ERC74</t>
-[...8 lines deleted...]
-    <t>2026-09-08</t>
+    <t>3130B6SD9</t>
+  </si>
+  <si>
+    <t>2027-06-17</t>
   </si>
   <si>
     <t>Holdings are provided for informational purposes only and should not be construed as a recommendation to purchase or sell any security. All data is subject to change.</t>
   </si>
   <si>
     <t>Not FDIC Insured | No Bank Guarantee | May Lose Value</t>
   </si>
   <si>
     <t>Before investing, carefully consider a fund’s investment objectives, risks, charges and expenses. You can find this and other information in each prospectus, or summary prospectus, if available, at www.franklintempleton.com. Please read it carefully.</t>
   </si>
   <si>
     <t>© Franklin Templeton. All rights reserved.</t>
   </si>
   <si>
     <t>MOODY RATING SHORT</t>
   </si>
   <si>
     <t>SP RATING SHORT</t>
   </si>
   <si>
     <t>FITCH RATING SHORT</t>
   </si>
   <si>
+    <t>NR</t>
+  </si>
+  <si>
+    <t>P-1</t>
+  </si>
+  <si>
+    <t>A-1+</t>
+  </si>
+  <si>
+    <t>F1+u</t>
+  </si>
+  <si>
+    <t>F1+</t>
+  </si>
+  <si>
     <t xml:space="preserve">The Fund utilizes a master/feeder structure by investing all of its assets in a master portfolio. Assets are reported at the master portfolio level. </t>
   </si>
   <si>
     <t xml:space="preserve">You could lose money by investing in the fund. Although the fund seeks to preserve the value of your investment at $1.00 per share, it cannot guarantee it will do so. An investment in the fund is not a bank account and is not insured or guaranteed by the Federal Deposit Insurance Corporation or any other government agency. The fund’s sponsor is not required to reimburse the fund for losses, and you should not expect that the sponsor will provide financial support to the fund at any time, including during periods of market stress. Although the fund invests in U.S. government obligations, an investment in the fund is neither insured nor guaranteed by the U.S. government. </t>
   </si>
   <si>
     <t>Franklin Distributors, LLC. Member FINRA/SIPC Western Asset Management Company, LLC and Franklin Distributors, LLC are Franklin Templeton companies.</t>
-  </si>
-[...13 lines deleted...]
-    <t>F1+u</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1678,8266 +1537,8018 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A2:N196"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:N195"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="60" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E6" sqref="E6"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="47.8984375" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="14" max="14" width="14.8984375" customWidth="1"/>
+    <col min="1" max="1" width="26.625" customWidth="1"/>
+    <col min="2" max="2" width="6.875" customWidth="1"/>
+    <col min="3" max="3" width="13.75" customWidth="1"/>
+    <col min="4" max="7" width="10.875" customWidth="1"/>
+    <col min="8" max="8" width="9.5" customWidth="1"/>
+    <col min="9" max="9" width="10.875" customWidth="1"/>
+    <col min="10" max="10" width="16.125" customWidth="1"/>
+    <col min="11" max="11" width="19.5" customWidth="1"/>
+    <col min="12" max="12" width="11.875" customWidth="1"/>
+    <col min="13" max="13" width="16.75" customWidth="1"/>
+    <col min="14" max="14" width="14.875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="A2" t="s">
+    <row r="1" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A1" t="s">
         <v>0</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B1" t="s">
         <v>1</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="A4" t="s">
+    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
         <v>3</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B5" t="s">
         <v>4</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C5" t="s">
         <v>5</v>
       </c>
-      <c r="D4" t="s">
+      <c r="D5" t="s">
         <v>6</v>
       </c>
-      <c r="E4" t="s">
-[...8 lines deleted...]
-      <c r="H4" t="s">
+      <c r="E5" t="s">
+        <v>363</v>
+      </c>
+      <c r="F5" t="s">
+        <v>364</v>
+      </c>
+      <c r="G5" t="s">
+        <v>365</v>
+      </c>
+      <c r="H5" t="s">
         <v>7</v>
       </c>
-      <c r="I4" t="s">
+      <c r="I5" t="s">
         <v>8</v>
       </c>
-      <c r="J4" t="s">
+      <c r="J5" t="s">
         <v>9</v>
       </c>
-      <c r="K4" t="s">
+      <c r="K5" t="s">
         <v>10</v>
       </c>
-      <c r="L4" t="s">
+      <c r="L5" t="s">
         <v>11</v>
       </c>
-      <c r="M4" t="s">
+      <c r="M5" t="s">
         <v>12</v>
       </c>
-      <c r="N4" t="s">
+      <c r="N5" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="5" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="A5" t="s">
+    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
         <v>14</v>
       </c>
-      <c r="B5">
-[...42 lines deleted...]
-      </c>
       <c r="B6">
-        <v>4.09</v>
+        <v>2.8</v>
       </c>
       <c r="C6">
-        <v>1350000000</v>
+        <v>850000000</v>
       </c>
       <c r="D6">
-        <v>1350000000</v>
-[...8 lines deleted...]
-        <v>395</v>
+        <v>850000000</v>
+      </c>
+      <c r="E6" t="s">
+        <v>366</v>
+      </c>
+      <c r="F6" t="s">
+        <v>366</v>
+      </c>
+      <c r="G6" t="s">
+        <v>366</v>
       </c>
       <c r="H6" t="s">
         <v>15</v>
       </c>
       <c r="I6">
-        <v>4.34</v>
+        <v>3.67</v>
       </c>
       <c r="J6" s="1">
-        <v>45902.22928240741</v>
+        <v>46266.22928240741</v>
       </c>
       <c r="K6" t="s">
         <v>16</v>
       </c>
       <c r="L6" t="s">
         <v>17</v>
       </c>
       <c r="M6" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="N6" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="7" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B7">
-        <v>3.79</v>
+        <v>2.31</v>
       </c>
       <c r="C7">
-        <v>1250000000</v>
+        <v>700000000</v>
       </c>
       <c r="D7">
-        <v>1250000000</v>
-[...8 lines deleted...]
-        <v>395</v>
+        <v>700000000</v>
+      </c>
+      <c r="E7" t="s">
+        <v>366</v>
+      </c>
+      <c r="F7" t="s">
+        <v>366</v>
+      </c>
+      <c r="G7" t="s">
+        <v>366</v>
       </c>
       <c r="H7" t="s">
         <v>15</v>
       </c>
       <c r="I7">
-        <v>4.33</v>
+        <v>3.67</v>
       </c>
       <c r="J7" s="1">
-        <v>45902.22928240741</v>
+        <v>46266.22928240741</v>
       </c>
       <c r="K7" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="L7" t="s">
         <v>17</v>
       </c>
       <c r="M7" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="N7" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="8" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="B8">
-        <v>3.34</v>
+        <v>2.23</v>
       </c>
       <c r="C8">
-        <v>1100000000</v>
+        <v>677064352</v>
       </c>
       <c r="D8">
-        <v>1100000000</v>
-[...8 lines deleted...]
-        <v>395</v>
+        <v>680000000</v>
+      </c>
+      <c r="E8" t="s">
+        <v>367</v>
+      </c>
+      <c r="F8" t="s">
+        <v>368</v>
+      </c>
+      <c r="G8" t="s">
+        <v>369</v>
       </c>
       <c r="H8" t="s">
         <v>15</v>
       </c>
       <c r="I8">
-        <v>4.33</v>
+        <v>3.77</v>
       </c>
       <c r="J8" s="1">
-        <v>45902.22928240741</v>
+        <v>46308.22928240741</v>
       </c>
       <c r="K8" t="s">
         <v>23</v>
       </c>
       <c r="L8" t="s">
         <v>17</v>
       </c>
       <c r="M8" t="s">
+        <v>24</v>
+      </c>
+      <c r="N8" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
         <v>26</v>
       </c>
-      <c r="N8" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="B9">
-        <v>3.03</v>
+        <v>1.98</v>
       </c>
       <c r="C9">
-        <v>1000000000</v>
+        <v>600000000</v>
       </c>
       <c r="D9">
-        <v>1000000000</v>
-[...8 lines deleted...]
-        <v>395</v>
+        <v>600000000</v>
+      </c>
+      <c r="E9" t="s">
+        <v>366</v>
+      </c>
+      <c r="F9" t="s">
+        <v>366</v>
+      </c>
+      <c r="G9" t="s">
+        <v>366</v>
       </c>
       <c r="H9" t="s">
         <v>15</v>
       </c>
       <c r="I9">
-        <v>4.34</v>
+        <v>3.67</v>
       </c>
       <c r="J9" s="1">
-        <v>45902.22928240741</v>
+        <v>46266.22928240741</v>
       </c>
       <c r="K9" t="s">
         <v>16</v>
       </c>
       <c r="L9" t="s">
         <v>17</v>
       </c>
       <c r="M9" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="N9" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="10" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B10">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="C10">
-        <v>850000000</v>
+        <v>600000000</v>
       </c>
       <c r="D10">
-        <v>850000000</v>
-[...8 lines deleted...]
-        <v>395</v>
+        <v>600000000</v>
+      </c>
+      <c r="E10" t="s">
+        <v>366</v>
+      </c>
+      <c r="F10" t="s">
+        <v>366</v>
+      </c>
+      <c r="G10" t="s">
+        <v>366</v>
       </c>
       <c r="H10" t="s">
         <v>15</v>
       </c>
       <c r="I10">
-        <v>4.34</v>
+        <v>3.67</v>
       </c>
       <c r="J10" s="1">
-        <v>45902.22928240741</v>
+        <v>46266.22928240741</v>
       </c>
       <c r="K10" t="s">
         <v>16</v>
       </c>
       <c r="L10" t="s">
         <v>17</v>
       </c>
       <c r="M10" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="N10" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="11" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B11">
-        <v>2.4</v>
+        <v>1.95</v>
       </c>
       <c r="C11">
-        <v>790000000</v>
+        <v>592127599</v>
       </c>
       <c r="D11">
-        <v>790000000</v>
-[...8 lines deleted...]
-        <v>395</v>
+        <v>591000000</v>
+      </c>
+      <c r="E11" t="s">
+        <v>367</v>
+      </c>
+      <c r="F11" t="s">
+        <v>368</v>
+      </c>
+      <c r="G11" t="s">
+        <v>370</v>
       </c>
       <c r="H11" t="s">
         <v>15</v>
       </c>
       <c r="I11">
-        <v>4.33</v>
+        <v>3.77</v>
       </c>
       <c r="J11" s="1">
-        <v>45902.22928240741</v>
+        <v>46266.22928240741</v>
       </c>
       <c r="K11" t="s">
         <v>23</v>
       </c>
       <c r="L11" t="s">
         <v>17</v>
       </c>
       <c r="M11" t="s">
+        <v>31</v>
+      </c>
+      <c r="N11" t="s">
         <v>32</v>
       </c>
-      <c r="N11" t="s">
-[...3 lines deleted...]
-    <row r="12" spans="1:14" x14ac:dyDescent="0.3">
+    </row>
+    <row r="12" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12">
-        <v>2.12</v>
+        <v>1.81</v>
       </c>
       <c r="C12">
-        <v>697955975</v>
+        <v>550000000</v>
       </c>
       <c r="D12">
-        <v>703000000</v>
-[...8 lines deleted...]
-        <v>394</v>
+        <v>550000000</v>
+      </c>
+      <c r="E12" t="s">
+        <v>366</v>
+      </c>
+      <c r="F12" t="s">
+        <v>366</v>
+      </c>
+      <c r="G12" t="s">
+        <v>366</v>
       </c>
       <c r="H12" t="s">
+        <v>15</v>
+      </c>
+      <c r="I12">
+        <v>3.68</v>
+      </c>
+      <c r="J12" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K12" t="s">
+        <v>16</v>
+      </c>
+      <c r="L12" t="s">
+        <v>17</v>
+      </c>
+      <c r="M12" t="s">
         <v>34</v>
       </c>
-      <c r="I12">
-[...5 lines deleted...]
-      <c r="K12" t="s">
+      <c r="N12" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
         <v>35</v>
       </c>
-      <c r="L12" t="s">
-[...2 lines deleted...]
-      <c r="M12" t="s">
+      <c r="B13">
+        <v>1.77</v>
+      </c>
+      <c r="C13">
+        <v>537268574</v>
+      </c>
+      <c r="D13">
+        <v>537200000</v>
+      </c>
+      <c r="E13" t="s">
+        <v>366</v>
+      </c>
+      <c r="F13" t="s">
+        <v>366</v>
+      </c>
+      <c r="G13" t="s">
+        <v>366</v>
+      </c>
+      <c r="H13" t="s">
+        <v>15</v>
+      </c>
+      <c r="I13">
+        <v>3.73</v>
+      </c>
+      <c r="J13" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K13" t="s">
         <v>36</v>
       </c>
-      <c r="N12" t="s">
+      <c r="L13" t="s">
+        <v>17</v>
+      </c>
+      <c r="M13" t="s">
         <v>37</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" t="s">
+      <c r="N13" t="s">
         <v>38</v>
       </c>
-      <c r="B13">
-[...32 lines deleted...]
-      <c r="M13" t="s">
+    </row>
+    <row r="14" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>22</v>
+      </c>
+      <c r="B14">
+        <v>1.64</v>
+      </c>
+      <c r="C14">
+        <v>496621355</v>
+      </c>
+      <c r="D14">
+        <v>500000000</v>
+      </c>
+      <c r="E14" t="s">
+        <v>367</v>
+      </c>
+      <c r="F14" t="s">
+        <v>368</v>
+      </c>
+      <c r="G14" t="s">
+        <v>369</v>
+      </c>
+      <c r="H14" t="s">
+        <v>15</v>
+      </c>
+      <c r="I14">
+        <v>3.81</v>
+      </c>
+      <c r="J14" s="1">
+        <v>46331.22928240741</v>
+      </c>
+      <c r="K14" t="s">
+        <v>23</v>
+      </c>
+      <c r="L14" t="s">
+        <v>17</v>
+      </c>
+      <c r="M14" t="s">
         <v>39</v>
       </c>
-      <c r="N13" t="s">
-[...4 lines deleted...]
-      <c r="A14" t="s">
+      <c r="N14" t="s">
         <v>40</v>
       </c>
-      <c r="B14">
-[...32 lines deleted...]
-      <c r="M14" t="s">
+    </row>
+    <row r="15" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>22</v>
+      </c>
+      <c r="B15">
+        <v>1.64</v>
+      </c>
+      <c r="C15">
+        <v>498090260</v>
+      </c>
+      <c r="D15">
+        <v>500000000</v>
+      </c>
+      <c r="E15" t="s">
+        <v>367</v>
+      </c>
+      <c r="F15" t="s">
+        <v>368</v>
+      </c>
+      <c r="G15" t="s">
+        <v>369</v>
+      </c>
+      <c r="H15" t="s">
+        <v>15</v>
+      </c>
+      <c r="I15">
+        <v>3.78</v>
+      </c>
+      <c r="J15" s="1">
+        <v>46303.22928240741</v>
+      </c>
+      <c r="K15" t="s">
+        <v>23</v>
+      </c>
+      <c r="L15" t="s">
+        <v>17</v>
+      </c>
+      <c r="M15" t="s">
         <v>41</v>
       </c>
-      <c r="N14" t="s">
-[...4 lines deleted...]
-      <c r="A15" t="s">
+      <c r="N15" t="s">
         <v>42</v>
       </c>
-      <c r="B15">
-[...32 lines deleted...]
-      <c r="M15" t="s">
+    </row>
+    <row r="16" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
         <v>43</v>
       </c>
-      <c r="N15" t="s">
-[...4 lines deleted...]
-      <c r="A16" t="s">
+      <c r="B16">
+        <v>1.48</v>
+      </c>
+      <c r="C16">
+        <v>450000000</v>
+      </c>
+      <c r="D16">
+        <v>450000000</v>
+      </c>
+      <c r="E16" t="s">
+        <v>366</v>
+      </c>
+      <c r="F16" t="s">
+        <v>366</v>
+      </c>
+      <c r="G16" t="s">
+        <v>366</v>
+      </c>
+      <c r="H16" t="s">
+        <v>15</v>
+      </c>
+      <c r="I16">
+        <v>3.67</v>
+      </c>
+      <c r="J16" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K16" t="s">
         <v>44</v>
-      </c>
-[...28 lines deleted...]
-        <v>16</v>
       </c>
       <c r="L16" t="s">
         <v>17</v>
       </c>
       <c r="M16" t="s">
         <v>45</v>
       </c>
       <c r="N16" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="17" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17">
+        <v>1.38</v>
+      </c>
+      <c r="C17">
+        <v>418703540</v>
+      </c>
+      <c r="D17">
+        <v>420000000</v>
+      </c>
+      <c r="E17" t="s">
+        <v>367</v>
+      </c>
+      <c r="F17" t="s">
+        <v>368</v>
+      </c>
+      <c r="G17" t="s">
+        <v>369</v>
+      </c>
+      <c r="H17" t="s">
+        <v>15</v>
+      </c>
+      <c r="I17">
+        <v>3.76</v>
+      </c>
+      <c r="J17" s="1">
+        <v>46296.22928240741</v>
+      </c>
+      <c r="K17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L17" t="s">
+        <v>17</v>
+      </c>
+      <c r="M17" t="s">
         <v>46</v>
       </c>
-      <c r="B17">
-[...32 lines deleted...]
-      <c r="M17" t="s">
+      <c r="N17" t="s">
         <v>47</v>
       </c>
-      <c r="N17" t="s">
+    </row>
+    <row r="18" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
         <v>48</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="B18">
-        <v>1.33</v>
+        <v>1.32</v>
       </c>
       <c r="C18">
-        <v>440000000</v>
+        <v>400000000</v>
       </c>
       <c r="D18">
-        <v>440000000</v>
-[...8 lines deleted...]
-        <v>395</v>
+        <v>400000000</v>
+      </c>
+      <c r="E18" t="s">
+        <v>366</v>
+      </c>
+      <c r="F18" t="s">
+        <v>366</v>
+      </c>
+      <c r="G18" t="s">
+        <v>366</v>
       </c>
       <c r="H18" t="s">
         <v>15</v>
       </c>
       <c r="I18">
-        <v>4.33</v>
+        <v>3.67</v>
       </c>
       <c r="J18" s="1">
-        <v>45902.22928240741</v>
+        <v>46266.22928240741</v>
       </c>
       <c r="K18" t="s">
         <v>16</v>
       </c>
       <c r="L18" t="s">
         <v>17</v>
       </c>
       <c r="M18" t="s">
         <v>49</v>
       </c>
       <c r="N18" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="19" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>50</v>
       </c>
       <c r="B19">
-        <v>1.27</v>
+        <v>1.32</v>
       </c>
       <c r="C19">
-        <v>419938243</v>
+        <v>400000000</v>
       </c>
       <c r="D19">
-        <v>420000000</v>
-[...8 lines deleted...]
-        <v>395</v>
+        <v>400000000</v>
+      </c>
+      <c r="E19" t="s">
+        <v>366</v>
+      </c>
+      <c r="F19" t="s">
+        <v>366</v>
+      </c>
+      <c r="G19" t="s">
+        <v>366</v>
       </c>
       <c r="H19" t="s">
         <v>15</v>
       </c>
       <c r="I19">
-        <v>4.34</v>
+        <v>3.5</v>
       </c>
       <c r="J19" s="1">
-        <v>45902.22928240741</v>
+        <v>46266.22928240741</v>
       </c>
       <c r="K19" t="s">
+        <v>44</v>
+      </c>
+      <c r="L19" t="s">
+        <v>17</v>
+      </c>
+      <c r="M19" t="s">
         <v>51</v>
       </c>
-      <c r="L19" t="s">
-[...2 lines deleted...]
-      <c r="M19" t="s">
+      <c r="N19" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
         <v>52</v>
       </c>
-      <c r="N19" t="s">
+      <c r="B20">
+        <v>1.32</v>
+      </c>
+      <c r="C20">
+        <v>400000000</v>
+      </c>
+      <c r="D20">
+        <v>400000000</v>
+      </c>
+      <c r="E20" t="s">
+        <v>366</v>
+      </c>
+      <c r="F20" t="s">
+        <v>366</v>
+      </c>
+      <c r="G20" t="s">
+        <v>366</v>
+      </c>
+      <c r="H20" t="s">
+        <v>15</v>
+      </c>
+      <c r="I20">
+        <v>3.7</v>
+      </c>
+      <c r="J20" s="1">
+        <v>46282.22928240741</v>
+      </c>
+      <c r="K20" t="s">
+        <v>16</v>
+      </c>
+      <c r="L20" t="s">
+        <v>17</v>
+      </c>
+      <c r="M20" t="s">
         <v>53</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" t="s">
+      <c r="N20" t="s">
         <v>54</v>
       </c>
-      <c r="B20">
+    </row>
+    <row r="21" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21">
+        <v>1.32</v>
+      </c>
+      <c r="C21">
+        <v>400000000</v>
+      </c>
+      <c r="D21">
+        <v>400000000</v>
+      </c>
+      <c r="E21" t="s">
+        <v>366</v>
+      </c>
+      <c r="F21" t="s">
+        <v>366</v>
+      </c>
+      <c r="G21" t="s">
+        <v>366</v>
+      </c>
+      <c r="H21" t="s">
+        <v>15</v>
+      </c>
+      <c r="I21">
+        <v>3.5</v>
+      </c>
+      <c r="J21" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K21" t="s">
+        <v>44</v>
+      </c>
+      <c r="L21" t="s">
+        <v>17</v>
+      </c>
+      <c r="M21" t="s">
+        <v>55</v>
+      </c>
+      <c r="N21" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22">
         <v>1.26</v>
       </c>
-      <c r="C20">
-[...29 lines deleted...]
-      <c r="M20" t="s">
+      <c r="C22">
+        <v>383197129</v>
+      </c>
+      <c r="D22">
+        <v>390000000</v>
+      </c>
+      <c r="E22" t="s">
+        <v>367</v>
+      </c>
+      <c r="F22" t="s">
+        <v>368</v>
+      </c>
+      <c r="G22" t="s">
+        <v>369</v>
+      </c>
+      <c r="H22" t="s">
+        <v>15</v>
+      </c>
+      <c r="I22">
+        <v>3.97</v>
+      </c>
+      <c r="J22" s="1">
+        <v>46429.22928240741</v>
+      </c>
+      <c r="K22" t="s">
+        <v>23</v>
+      </c>
+      <c r="L22" t="s">
+        <v>17</v>
+      </c>
+      <c r="M22" t="s">
         <v>56</v>
       </c>
-      <c r="N20" t="s">
+      <c r="N22" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="21" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="A21" t="s">
+    <row r="23" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>22</v>
+      </c>
+      <c r="B23">
+        <v>1.2</v>
+      </c>
+      <c r="C23">
+        <v>364782531</v>
+      </c>
+      <c r="D23">
+        <v>367000000</v>
+      </c>
+      <c r="E23" t="s">
+        <v>367</v>
+      </c>
+      <c r="F23" t="s">
+        <v>368</v>
+      </c>
+      <c r="G23" t="s">
+        <v>369</v>
+      </c>
+      <c r="H23" t="s">
+        <v>15</v>
+      </c>
+      <c r="I23">
+        <v>3.83</v>
+      </c>
+      <c r="J23" s="1">
+        <v>46324.22928240741</v>
+      </c>
+      <c r="K23" t="s">
+        <v>23</v>
+      </c>
+      <c r="L23" t="s">
+        <v>17</v>
+      </c>
+      <c r="M23" t="s">
         <v>58</v>
       </c>
-      <c r="B21">
-[...32 lines deleted...]
-      <c r="M21" t="s">
+      <c r="N23" t="s">
         <v>59</v>
       </c>
-      <c r="N21" t="s">
+    </row>
+    <row r="24" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
         <v>60</v>
       </c>
-    </row>
-[...37 lines deleted...]
-      <c r="M22" t="s">
+      <c r="B24">
+        <v>1.19</v>
+      </c>
+      <c r="C24">
+        <v>360456534</v>
+      </c>
+      <c r="D24">
+        <v>363610000</v>
+      </c>
+      <c r="E24" t="s">
+        <v>367</v>
+      </c>
+      <c r="F24" t="s">
+        <v>368</v>
+      </c>
+      <c r="G24" t="s">
+        <v>370</v>
+      </c>
+      <c r="H24" t="s">
+        <v>15</v>
+      </c>
+      <c r="I24">
+        <v>4.03</v>
+      </c>
+      <c r="J24" s="1">
+        <v>46477.22928240741</v>
+      </c>
+      <c r="K24" t="s">
+        <v>23</v>
+      </c>
+      <c r="L24" t="s">
+        <v>17</v>
+      </c>
+      <c r="M24" t="s">
         <v>61</v>
       </c>
-      <c r="N22" t="s">
+      <c r="N24" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="23" spans="1:14" x14ac:dyDescent="0.3">
-[...36 lines deleted...]
-      <c r="M23" t="s">
+    <row r="25" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B25">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="C25">
+        <v>350492394</v>
+      </c>
+      <c r="D25">
+        <v>350000000</v>
+      </c>
+      <c r="E25" t="s">
+        <v>367</v>
+      </c>
+      <c r="F25" t="s">
+        <v>368</v>
+      </c>
+      <c r="G25" t="s">
+        <v>370</v>
+      </c>
+      <c r="H25" t="s">
+        <v>15</v>
+      </c>
+      <c r="I25">
+        <v>3.75</v>
+      </c>
+      <c r="J25" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K25" t="s">
+        <v>23</v>
+      </c>
+      <c r="L25" t="s">
+        <v>17</v>
+      </c>
+      <c r="M25" t="s">
         <v>63</v>
       </c>
-      <c r="N23" t="s">
-[...40 lines deleted...]
-      <c r="M24" t="s">
+      <c r="N25" t="s">
         <v>64</v>
       </c>
-      <c r="N24" t="s">
-[...47 lines deleted...]
-    <row r="26" spans="1:14" x14ac:dyDescent="0.3">
+    </row>
+    <row r="26" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="B26">
-        <v>1.21</v>
+        <v>1.1499999999999999</v>
       </c>
       <c r="C26">
-        <v>400000000</v>
+        <v>347383330</v>
       </c>
       <c r="D26">
-        <v>400000000</v>
-[...8 lines deleted...]
-        <v>395</v>
+        <v>350000000</v>
+      </c>
+      <c r="E26" t="s">
+        <v>367</v>
+      </c>
+      <c r="F26" t="s">
+        <v>368</v>
+      </c>
+      <c r="G26" t="s">
+        <v>369</v>
       </c>
       <c r="H26" t="s">
         <v>15</v>
       </c>
       <c r="I26">
-        <v>4.25</v>
+        <v>3.82</v>
       </c>
       <c r="J26" s="1">
-        <v>45902.22928240741</v>
+        <v>46338.22928240741</v>
       </c>
       <c r="K26" t="s">
         <v>23</v>
       </c>
       <c r="L26" t="s">
         <v>17</v>
       </c>
       <c r="M26" t="s">
+        <v>65</v>
+      </c>
+      <c r="N26" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>22</v>
+      </c>
+      <c r="B27">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="C27">
+        <v>349508184</v>
+      </c>
+      <c r="D27">
+        <v>350000000</v>
+      </c>
+      <c r="E27" t="s">
+        <v>367</v>
+      </c>
+      <c r="F27" t="s">
+        <v>368</v>
+      </c>
+      <c r="G27" t="s">
+        <v>369</v>
+      </c>
+      <c r="H27" t="s">
+        <v>15</v>
+      </c>
+      <c r="I27">
+        <v>3.67</v>
+      </c>
+      <c r="J27" s="1">
+        <v>46280.22928240741</v>
+      </c>
+      <c r="K27" t="s">
+        <v>23</v>
+      </c>
+      <c r="L27" t="s">
+        <v>17</v>
+      </c>
+      <c r="M27" t="s">
         <v>67</v>
       </c>
-      <c r="N26" t="s">
-[...25 lines deleted...]
-      <c r="H27" t="s">
+      <c r="N27" t="s">
         <v>68</v>
       </c>
-      <c r="I27">
-[...18 lines deleted...]
-    <row r="28" spans="1:14" x14ac:dyDescent="0.3">
+    </row>
+    <row r="28" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>70</v>
+        <v>30</v>
       </c>
       <c r="B28">
         <v>1.1200000000000001</v>
       </c>
       <c r="C28">
-        <v>369996959</v>
+        <v>340255388</v>
       </c>
       <c r="D28">
-        <v>369875000</v>
-[...8 lines deleted...]
-        <v>395</v>
+        <v>340000000</v>
+      </c>
+      <c r="E28" t="s">
+        <v>367</v>
+      </c>
+      <c r="F28" t="s">
+        <v>368</v>
+      </c>
+      <c r="G28" t="s">
+        <v>370</v>
       </c>
       <c r="H28" t="s">
         <v>15</v>
       </c>
       <c r="I28">
-        <v>4.34</v>
+        <v>3.81</v>
       </c>
       <c r="J28" s="1">
-        <v>45902.22928240741</v>
+        <v>46266.22928240741</v>
       </c>
       <c r="K28" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="L28" t="s">
         <v>17</v>
       </c>
       <c r="M28" t="s">
+        <v>69</v>
+      </c>
+      <c r="N28" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>60</v>
+      </c>
+      <c r="B29">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="C29">
+        <v>332129686</v>
+      </c>
+      <c r="D29">
+        <v>332000000</v>
+      </c>
+      <c r="E29" t="s">
+        <v>367</v>
+      </c>
+      <c r="F29" t="s">
+        <v>368</v>
+      </c>
+      <c r="G29" t="s">
+        <v>370</v>
+      </c>
+      <c r="H29" t="s">
+        <v>15</v>
+      </c>
+      <c r="I29">
+        <v>3.56</v>
+      </c>
+      <c r="J29" s="1">
+        <v>46402.22928240741</v>
+      </c>
+      <c r="K29" t="s">
+        <v>23</v>
+      </c>
+      <c r="L29" t="s">
+        <v>17</v>
+      </c>
+      <c r="M29" t="s">
         <v>71</v>
       </c>
-      <c r="N28" t="s">
+      <c r="N29" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="29" spans="1:14" x14ac:dyDescent="0.3">
-[...36 lines deleted...]
-      <c r="M29" t="s">
+    <row r="30" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>60</v>
+      </c>
+      <c r="B30">
+        <v>1.07</v>
+      </c>
+      <c r="C30">
+        <v>325516834</v>
+      </c>
+      <c r="D30">
+        <v>325800000</v>
+      </c>
+      <c r="E30" t="s">
+        <v>367</v>
+      </c>
+      <c r="F30" t="s">
+        <v>368</v>
+      </c>
+      <c r="G30" t="s">
+        <v>370</v>
+      </c>
+      <c r="H30" t="s">
+        <v>15</v>
+      </c>
+      <c r="I30">
+        <v>3.65</v>
+      </c>
+      <c r="J30" s="1">
+        <v>46477.22928240741</v>
+      </c>
+      <c r="K30" t="s">
+        <v>23</v>
+      </c>
+      <c r="L30" t="s">
+        <v>17</v>
+      </c>
+      <c r="M30" t="s">
         <v>73</v>
       </c>
-      <c r="N29" t="s">
-[...4 lines deleted...]
-      <c r="A30" t="s">
+      <c r="N30" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
         <v>74</v>
       </c>
-      <c r="B30">
-[...5 lines deleted...]
-      <c r="D30">
+      <c r="B31">
+        <v>1.01</v>
+      </c>
+      <c r="C31">
+        <v>306745461</v>
+      </c>
+      <c r="D31">
         <v>306681000</v>
       </c>
-      <c r="E30" s="2" t="s">
-[...23 lines deleted...]
-      <c r="M30" t="s">
+      <c r="E31" t="s">
+        <v>367</v>
+      </c>
+      <c r="F31" t="s">
+        <v>368</v>
+      </c>
+      <c r="G31" t="s">
+        <v>370</v>
+      </c>
+      <c r="H31" t="s">
+        <v>15</v>
+      </c>
+      <c r="I31">
+        <v>3.74</v>
+      </c>
+      <c r="J31" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K31" t="s">
+        <v>36</v>
+      </c>
+      <c r="L31" t="s">
+        <v>17</v>
+      </c>
+      <c r="M31" t="s">
         <v>75</v>
       </c>
-      <c r="N30" t="s">
+      <c r="N31" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="31" spans="1:14" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="C31">
+    <row r="32" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>52</v>
+      </c>
+      <c r="B32">
+        <v>0.99</v>
+      </c>
+      <c r="C32">
         <v>300000000</v>
-      </c>
-[...42 lines deleted...]
-        <v>299502357</v>
       </c>
       <c r="D32">
         <v>300000000</v>
       </c>
-      <c r="E32" s="2" t="s">
-[...6 lines deleted...]
-        <v>396</v>
+      <c r="E32" t="s">
+        <v>366</v>
+      </c>
+      <c r="F32" t="s">
+        <v>366</v>
+      </c>
+      <c r="G32" t="s">
+        <v>366</v>
       </c>
       <c r="H32" t="s">
         <v>15</v>
       </c>
       <c r="I32">
-        <v>4.33</v>
+        <v>3.67</v>
       </c>
       <c r="J32" s="1">
-        <v>45916.22928240741</v>
+        <v>46266.22928240741</v>
       </c>
       <c r="K32" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="L32" t="s">
         <v>17</v>
       </c>
       <c r="M32" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="N32" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:14" x14ac:dyDescent="0.3">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="33" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="B33">
-        <v>0.91</v>
+        <v>0.99</v>
       </c>
       <c r="C33">
-        <v>300000000</v>
+        <v>299361657</v>
       </c>
       <c r="D33">
         <v>300000000</v>
       </c>
-      <c r="E33" s="2" t="s">
-[...6 lines deleted...]
-        <v>395</v>
+      <c r="E33" t="s">
+        <v>367</v>
+      </c>
+      <c r="F33" t="s">
+        <v>368</v>
+      </c>
+      <c r="G33" t="s">
+        <v>369</v>
       </c>
       <c r="H33" t="s">
         <v>15</v>
       </c>
       <c r="I33">
-        <v>4.34</v>
+        <v>3.71</v>
       </c>
       <c r="J33" s="1">
-        <v>45902.22928240741</v>
+        <v>46287.22928240741</v>
       </c>
       <c r="K33" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="L33" t="s">
         <v>17</v>
       </c>
       <c r="M33" t="s">
+        <v>78</v>
+      </c>
+      <c r="N33" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>80</v>
+      </c>
+      <c r="B34">
+        <v>0.84</v>
+      </c>
+      <c r="C34">
+        <v>255537536</v>
+      </c>
+      <c r="D34">
+        <v>256000000</v>
+      </c>
+      <c r="E34" t="s">
+        <v>367</v>
+      </c>
+      <c r="F34" t="s">
+        <v>368</v>
+      </c>
+      <c r="G34" t="s">
+        <v>370</v>
+      </c>
+      <c r="H34" t="s">
         <v>81</v>
       </c>
-      <c r="N33" t="s">
+      <c r="I34">
+        <v>3.61</v>
+      </c>
+      <c r="J34" s="1">
+        <v>46283.22928240741</v>
+      </c>
+      <c r="K34" t="s">
+        <v>82</v>
+      </c>
+      <c r="L34" t="s">
+        <v>17</v>
+      </c>
+      <c r="M34" t="s">
+        <v>83</v>
+      </c>
+      <c r="N34" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="35" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>22</v>
+      </c>
+      <c r="B35">
+        <v>0.82</v>
+      </c>
+      <c r="C35">
+        <v>250000000</v>
+      </c>
+      <c r="D35">
+        <v>250000000</v>
+      </c>
+      <c r="E35" t="s">
+        <v>367</v>
+      </c>
+      <c r="F35" t="s">
+        <v>368</v>
+      </c>
+      <c r="G35" t="s">
+        <v>369</v>
+      </c>
+      <c r="H35" t="s">
+        <v>15</v>
+      </c>
+      <c r="I35">
+        <v>3.64</v>
+      </c>
+      <c r="J35" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K35" t="s">
+        <v>23</v>
+      </c>
+      <c r="L35" t="s">
+        <v>17</v>
+      </c>
+      <c r="M35" t="s">
+        <v>85</v>
+      </c>
+      <c r="N35" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="34" spans="1:14" x14ac:dyDescent="0.3">
-[...87 lines deleted...]
-    <row r="36" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>58</v>
+        <v>22</v>
       </c>
       <c r="B36">
-        <v>0.85</v>
+        <v>0.82</v>
       </c>
       <c r="C36">
-        <v>278748380</v>
+        <v>249950000</v>
       </c>
       <c r="D36">
-        <v>282500000</v>
-[...8 lines deleted...]
-        <v>394</v>
+        <v>250000000</v>
+      </c>
+      <c r="E36" t="s">
+        <v>367</v>
+      </c>
+      <c r="F36" t="s">
+        <v>368</v>
+      </c>
+      <c r="G36" t="s">
+        <v>369</v>
       </c>
       <c r="H36" t="s">
         <v>15</v>
       </c>
       <c r="I36">
-        <v>0</v>
+        <v>3.67</v>
       </c>
       <c r="J36" s="1">
-        <v>46021.22928240741</v>
+        <v>46268.22928240741</v>
       </c>
       <c r="K36" t="s">
-        <v>55</v>
+        <v>23</v>
       </c>
       <c r="L36" t="s">
         <v>17</v>
       </c>
       <c r="M36" t="s">
         <v>86</v>
       </c>
       <c r="N36" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="37" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>54</v>
+        <v>88</v>
       </c>
       <c r="B37">
-        <v>0.84</v>
+        <v>0.82</v>
       </c>
       <c r="C37">
-        <v>276262907</v>
+        <v>250000000</v>
       </c>
       <c r="D37">
-        <v>282190000</v>
-[...8 lines deleted...]
-        <v>394</v>
+        <v>250000000</v>
+      </c>
+      <c r="E37" t="s">
+        <v>366</v>
+      </c>
+      <c r="F37" t="s">
+        <v>366</v>
+      </c>
+      <c r="G37" t="s">
+        <v>366</v>
       </c>
       <c r="H37" t="s">
         <v>15</v>
       </c>
       <c r="I37">
-        <v>4</v>
+        <v>3.67</v>
       </c>
       <c r="J37" s="1">
-        <v>46142.22928240741</v>
+        <v>46266.22928240741</v>
       </c>
       <c r="K37" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="L37" t="s">
         <v>17</v>
       </c>
       <c r="M37" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="N37" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:14" x14ac:dyDescent="0.3">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="38" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="B38">
-        <v>0.81</v>
+        <v>0.82</v>
       </c>
       <c r="C38">
-        <v>266292305</v>
+        <v>250000000</v>
       </c>
       <c r="D38">
-        <v>273000000</v>
-[...8 lines deleted...]
-        <v>394</v>
+        <v>250000000</v>
+      </c>
+      <c r="E38" t="s">
+        <v>366</v>
+      </c>
+      <c r="F38" t="s">
+        <v>366</v>
+      </c>
+      <c r="G38" t="s">
+        <v>366</v>
       </c>
       <c r="H38" t="s">
         <v>15</v>
       </c>
       <c r="I38">
-        <v>3.96</v>
+        <v>3.79</v>
       </c>
       <c r="J38" s="1">
-        <v>46203.22928240741</v>
+        <v>46302.22928240741</v>
       </c>
       <c r="K38" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="L38" t="s">
         <v>17</v>
       </c>
       <c r="M38" t="s">
         <v>90</v>
       </c>
       <c r="N38" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="39" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="B39">
-        <v>0.8</v>
+        <v>0.82</v>
       </c>
       <c r="C39">
-        <v>262447616</v>
+        <v>247251770</v>
       </c>
       <c r="D39">
-        <v>263860000</v>
-[...8 lines deleted...]
-        <v>394</v>
+        <v>250000000</v>
+      </c>
+      <c r="E39" t="s">
+        <v>367</v>
+      </c>
+      <c r="F39" t="s">
+        <v>368</v>
+      </c>
+      <c r="G39" t="s">
+        <v>369</v>
       </c>
       <c r="H39" t="s">
+        <v>15</v>
+      </c>
+      <c r="I39">
+        <v>3.86</v>
+      </c>
+      <c r="J39" s="1">
+        <v>46371.22928240741</v>
+      </c>
+      <c r="K39" t="s">
+        <v>23</v>
+      </c>
+      <c r="L39" t="s">
+        <v>17</v>
+      </c>
+      <c r="M39" t="s">
         <v>92</v>
       </c>
-      <c r="I39">
-[...11 lines deleted...]
-      <c r="M39" t="s">
+      <c r="N39" t="s">
         <v>93</v>
       </c>
-      <c r="N39" t="s">
+    </row>
+    <row r="40" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
         <v>94</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="B40">
-        <v>0.78</v>
+        <v>0.82</v>
       </c>
       <c r="C40">
-        <v>257552050</v>
+        <v>249994530</v>
       </c>
       <c r="D40">
-        <v>256500000</v>
-[...8 lines deleted...]
-        <v>394</v>
+        <v>250000000</v>
+      </c>
+      <c r="E40" t="s">
+        <v>366</v>
+      </c>
+      <c r="F40" t="s">
+        <v>366</v>
+      </c>
+      <c r="G40" t="s">
+        <v>366</v>
       </c>
       <c r="H40" t="s">
         <v>15</v>
       </c>
       <c r="I40">
-        <v>4.38</v>
+        <v>3.74</v>
       </c>
       <c r="J40" s="1">
-        <v>46234.22928240741</v>
+        <v>46266.22928240741</v>
       </c>
       <c r="K40" t="s">
-        <v>55</v>
+        <v>36</v>
       </c>
       <c r="L40" t="s">
         <v>17</v>
       </c>
       <c r="M40" t="s">
         <v>95</v>
       </c>
       <c r="N40" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="41" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B41">
-        <v>0.76</v>
+        <v>0.82</v>
       </c>
       <c r="C41">
         <v>250000000</v>
       </c>
       <c r="D41">
         <v>250000000</v>
       </c>
-      <c r="E41" s="2" t="s">
-[...6 lines deleted...]
-        <v>395</v>
+      <c r="E41" t="s">
+        <v>366</v>
+      </c>
+      <c r="F41" t="s">
+        <v>366</v>
+      </c>
+      <c r="G41" t="s">
+        <v>366</v>
       </c>
       <c r="H41" t="s">
         <v>15</v>
       </c>
       <c r="I41">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J41" s="1">
-        <v>45902.22928240741</v>
+        <v>46300.22928240741</v>
       </c>
       <c r="K41" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="L41" t="s">
         <v>17</v>
       </c>
       <c r="M41" t="s">
         <v>97</v>
       </c>
       <c r="N41" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:14" x14ac:dyDescent="0.3">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="42" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>98</v>
+        <v>22</v>
       </c>
       <c r="B42">
-        <v>0.74</v>
+        <v>0.82</v>
       </c>
       <c r="C42">
-        <v>245375000</v>
+        <v>249595630</v>
       </c>
       <c r="D42">
-        <v>245375000</v>
-[...8 lines deleted...]
-        <v>395</v>
+        <v>250000000</v>
+      </c>
+      <c r="E42" t="s">
+        <v>367</v>
+      </c>
+      <c r="F42" t="s">
+        <v>368</v>
+      </c>
+      <c r="G42" t="s">
+        <v>369</v>
       </c>
       <c r="H42" t="s">
         <v>15</v>
       </c>
       <c r="I42">
-        <v>4.33</v>
+        <v>3.68</v>
       </c>
       <c r="J42" s="1">
-        <v>45902.22928240741</v>
+        <v>46282.22928240741</v>
       </c>
       <c r="K42" t="s">
         <v>23</v>
       </c>
       <c r="L42" t="s">
         <v>17</v>
       </c>
       <c r="M42" t="s">
         <v>99</v>
       </c>
       <c r="N42" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:14" x14ac:dyDescent="0.3">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="43" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
+        <v>22</v>
+      </c>
+      <c r="B43">
+        <v>0.81</v>
+      </c>
+      <c r="C43">
+        <v>246023665</v>
+      </c>
+      <c r="D43">
+        <v>250000000</v>
+      </c>
+      <c r="E43" t="s">
+        <v>367</v>
+      </c>
+      <c r="F43" t="s">
+        <v>368</v>
+      </c>
+      <c r="G43" t="s">
+        <v>369</v>
+      </c>
+      <c r="H43" t="s">
+        <v>15</v>
+      </c>
+      <c r="I43">
+        <v>3.96</v>
+      </c>
+      <c r="J43" s="1">
+        <v>46415.22928240741</v>
+      </c>
+      <c r="K43" t="s">
+        <v>23</v>
+      </c>
+      <c r="L43" t="s">
+        <v>17</v>
+      </c>
+      <c r="M43" t="s">
         <v>100</v>
       </c>
-      <c r="B43">
-[...32 lines deleted...]
-      <c r="M43" t="s">
+      <c r="N43" t="s">
         <v>101</v>
       </c>
-      <c r="N43" t="s">
+    </row>
+    <row r="44" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>94</v>
+      </c>
+      <c r="B44">
+        <v>0.81</v>
+      </c>
+      <c r="C44">
+        <v>244727302</v>
+      </c>
+      <c r="D44">
+        <v>244500000</v>
+      </c>
+      <c r="E44" t="s">
+        <v>366</v>
+      </c>
+      <c r="F44" t="s">
+        <v>366</v>
+      </c>
+      <c r="G44" t="s">
+        <v>366</v>
+      </c>
+      <c r="H44" t="s">
+        <v>15</v>
+      </c>
+      <c r="I44">
+        <v>3.73</v>
+      </c>
+      <c r="J44" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K44" t="s">
+        <v>36</v>
+      </c>
+      <c r="L44" t="s">
+        <v>17</v>
+      </c>
+      <c r="M44" t="s">
         <v>102</v>
       </c>
-    </row>
-[...37 lines deleted...]
-      <c r="M44" t="s">
+      <c r="N44" t="s">
         <v>103</v>
       </c>
-      <c r="N44" t="s">
+    </row>
+    <row r="45" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
         <v>104</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="B45">
-        <v>0.64</v>
+        <v>0.8</v>
       </c>
       <c r="C45">
-        <v>209534137</v>
+        <v>243398756</v>
       </c>
       <c r="D45">
-        <v>211000000</v>
-[...8 lines deleted...]
-        <v>394</v>
+        <v>243400000</v>
+      </c>
+      <c r="E45" t="s">
+        <v>367</v>
+      </c>
+      <c r="F45" t="s">
+        <v>368</v>
+      </c>
+      <c r="G45" t="s">
+        <v>370</v>
       </c>
       <c r="H45" t="s">
+        <v>15</v>
+      </c>
+      <c r="I45">
+        <v>3.71</v>
+      </c>
+      <c r="J45" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K45" t="s">
+        <v>36</v>
+      </c>
+      <c r="L45" t="s">
+        <v>17</v>
+      </c>
+      <c r="M45" t="s">
         <v>105</v>
       </c>
-      <c r="I45">
-[...11 lines deleted...]
-      <c r="M45" t="s">
+      <c r="N45" t="s">
         <v>106</v>
       </c>
-      <c r="N45" t="s">
+    </row>
+    <row r="46" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
         <v>107</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="B46">
-        <v>0.64</v>
+        <v>0.79</v>
       </c>
       <c r="C46">
-        <v>210000000</v>
+        <v>240000000</v>
       </c>
       <c r="D46">
-        <v>210000000</v>
-[...8 lines deleted...]
-        <v>395</v>
+        <v>240000000</v>
+      </c>
+      <c r="E46" t="s">
+        <v>366</v>
+      </c>
+      <c r="F46" t="s">
+        <v>366</v>
+      </c>
+      <c r="G46" t="s">
+        <v>366</v>
       </c>
       <c r="H46" t="s">
         <v>15</v>
       </c>
       <c r="I46">
-        <v>4.33</v>
+        <v>3.66</v>
       </c>
       <c r="J46" s="1">
-        <v>45902.22928240741</v>
+        <v>46266.22928240741</v>
       </c>
       <c r="K46" t="s">
-        <v>23</v>
+        <v>44</v>
       </c>
       <c r="L46" t="s">
         <v>17</v>
       </c>
       <c r="M46" t="s">
         <v>108</v>
       </c>
       <c r="N46" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="47" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
+        <v>35</v>
+      </c>
+      <c r="B47">
+        <v>0.75</v>
+      </c>
+      <c r="C47">
+        <v>227770732</v>
+      </c>
+      <c r="D47">
+        <v>227600000</v>
+      </c>
+      <c r="E47" t="s">
+        <v>366</v>
+      </c>
+      <c r="F47" t="s">
+        <v>366</v>
+      </c>
+      <c r="G47" t="s">
+        <v>366</v>
+      </c>
+      <c r="H47" t="s">
+        <v>15</v>
+      </c>
+      <c r="I47">
+        <v>3.79</v>
+      </c>
+      <c r="J47" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K47" t="s">
+        <v>36</v>
+      </c>
+      <c r="L47" t="s">
+        <v>17</v>
+      </c>
+      <c r="M47" t="s">
         <v>109</v>
       </c>
-      <c r="B47">
-[...32 lines deleted...]
-      <c r="M47" t="s">
+      <c r="N47" t="s">
         <v>110</v>
       </c>
-      <c r="N47" t="s">
-[...3 lines deleted...]
-    <row r="48" spans="1:14" x14ac:dyDescent="0.3">
+    </row>
+    <row r="48" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>40</v>
+        <v>104</v>
       </c>
       <c r="B48">
-        <v>0.61</v>
+        <v>0.75</v>
       </c>
       <c r="C48">
-        <v>200000000</v>
+        <v>227498901</v>
       </c>
       <c r="D48">
-        <v>200000000</v>
-[...8 lines deleted...]
-        <v>395</v>
+        <v>227500000</v>
+      </c>
+      <c r="E48" t="s">
+        <v>367</v>
+      </c>
+      <c r="F48" t="s">
+        <v>368</v>
+      </c>
+      <c r="G48" t="s">
+        <v>370</v>
       </c>
       <c r="H48" t="s">
         <v>15</v>
       </c>
       <c r="I48">
-        <v>4.33</v>
+        <v>3.69</v>
       </c>
       <c r="J48" s="1">
-        <v>45902.22928240741</v>
+        <v>46266.22928240741</v>
       </c>
       <c r="K48" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="L48" t="s">
         <v>17</v>
       </c>
       <c r="M48" t="s">
         <v>111</v>
       </c>
       <c r="N48" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="49" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>48</v>
+      </c>
+      <c r="B49">
+        <v>0.74</v>
+      </c>
+      <c r="C49">
+        <v>225000000</v>
+      </c>
+      <c r="D49">
+        <v>225000000</v>
+      </c>
+      <c r="E49" t="s">
+        <v>366</v>
+      </c>
+      <c r="F49" t="s">
+        <v>366</v>
+      </c>
+      <c r="G49" t="s">
+        <v>366</v>
+      </c>
+      <c r="H49" t="s">
+        <v>15</v>
+      </c>
+      <c r="I49">
+        <v>3.66</v>
+      </c>
+      <c r="J49" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K49" t="s">
+        <v>44</v>
+      </c>
+      <c r="L49" t="s">
+        <v>17</v>
+      </c>
+      <c r="M49" t="s">
+        <v>113</v>
+      </c>
+      <c r="N49" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="49" spans="1:14" x14ac:dyDescent="0.3">
-[...43 lines deleted...]
-    <row r="50" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
+        <v>22</v>
+      </c>
+      <c r="B50">
+        <v>0.73</v>
+      </c>
+      <c r="C50">
+        <v>222812465</v>
+      </c>
+      <c r="D50">
+        <v>225000000</v>
+      </c>
+      <c r="E50" t="s">
+        <v>367</v>
+      </c>
+      <c r="F50" t="s">
+        <v>368</v>
+      </c>
+      <c r="G50" t="s">
+        <v>369</v>
+      </c>
+      <c r="H50" t="s">
+        <v>15</v>
+      </c>
+      <c r="I50">
+        <v>3.86</v>
+      </c>
+      <c r="J50" s="1">
+        <v>46359.22928240741</v>
+      </c>
+      <c r="K50" t="s">
+        <v>23</v>
+      </c>
+      <c r="L50" t="s">
+        <v>17</v>
+      </c>
+      <c r="M50" t="s">
         <v>114</v>
       </c>
-      <c r="B50">
-[...17 lines deleted...]
-      <c r="H50" t="s">
+      <c r="N50" t="s">
         <v>115</v>
       </c>
-      <c r="I50">
-[...18 lines deleted...]
-    <row r="51" spans="1:14" x14ac:dyDescent="0.3">
+    </row>
+    <row r="51" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>29</v>
+        <v>104</v>
       </c>
       <c r="B51">
-        <v>0.61</v>
+        <v>0.66</v>
       </c>
       <c r="C51">
-        <v>200000000</v>
+        <v>200023958</v>
       </c>
       <c r="D51">
         <v>200000000</v>
       </c>
-      <c r="E51" s="2" t="s">
-[...6 lines deleted...]
-        <v>395</v>
+      <c r="E51" t="s">
+        <v>367</v>
+      </c>
+      <c r="F51" t="s">
+        <v>368</v>
+      </c>
+      <c r="G51" t="s">
+        <v>370</v>
       </c>
       <c r="H51" t="s">
         <v>15</v>
       </c>
       <c r="I51">
-        <v>4.37</v>
+        <v>3.72</v>
       </c>
       <c r="J51" s="1">
-        <v>45908.22928240741</v>
+        <v>46266.22928240741</v>
       </c>
       <c r="K51" t="s">
+        <v>36</v>
+      </c>
+      <c r="L51" t="s">
+        <v>17</v>
+      </c>
+      <c r="M51" t="s">
+        <v>116</v>
+      </c>
+      <c r="N51" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="52" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>118</v>
+      </c>
+      <c r="B52">
+        <v>0.66</v>
+      </c>
+      <c r="C52">
+        <v>200000000</v>
+      </c>
+      <c r="D52">
+        <v>200000000</v>
+      </c>
+      <c r="E52" t="s">
+        <v>366</v>
+      </c>
+      <c r="F52" t="s">
+        <v>366</v>
+      </c>
+      <c r="G52" t="s">
+        <v>366</v>
+      </c>
+      <c r="H52" t="s">
+        <v>15</v>
+      </c>
+      <c r="I52">
+        <v>3.68</v>
+      </c>
+      <c r="J52" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K52" t="s">
         <v>16</v>
       </c>
-      <c r="L51" t="s">
-[...5 lines deleted...]
-      <c r="N51" t="s">
+      <c r="L52" t="s">
+        <v>17</v>
+      </c>
+      <c r="M52" t="s">
         <v>119</v>
       </c>
-    </row>
-[...37 lines deleted...]
-      <c r="M52" t="s">
+      <c r="N52" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="53" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
         <v>120</v>
       </c>
-      <c r="N52" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="B53">
-        <v>0.61</v>
+        <v>0.66</v>
       </c>
       <c r="C53">
         <v>200000000</v>
       </c>
       <c r="D53">
         <v>200000000</v>
       </c>
-      <c r="E53" s="2" t="s">
-[...6 lines deleted...]
-        <v>395</v>
+      <c r="E53" t="s">
+        <v>366</v>
+      </c>
+      <c r="F53" t="s">
+        <v>366</v>
+      </c>
+      <c r="G53" t="s">
+        <v>366</v>
       </c>
       <c r="H53" t="s">
         <v>15</v>
       </c>
       <c r="I53">
-        <v>4.32</v>
+        <v>3.66</v>
       </c>
       <c r="J53" s="1">
-        <v>45902.22928240741</v>
+        <v>46282.22928240741</v>
       </c>
       <c r="K53" t="s">
-        <v>23</v>
+        <v>44</v>
       </c>
       <c r="L53" t="s">
         <v>17</v>
       </c>
       <c r="M53" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="N53" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:14" x14ac:dyDescent="0.3">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="54" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>29</v>
+        <v>120</v>
       </c>
       <c r="B54">
-        <v>0.61</v>
+        <v>0.66</v>
       </c>
       <c r="C54">
         <v>200000000</v>
       </c>
       <c r="D54">
         <v>200000000</v>
       </c>
-      <c r="E54" s="2" t="s">
-[...6 lines deleted...]
-        <v>395</v>
+      <c r="E54" t="s">
+        <v>366</v>
+      </c>
+      <c r="F54" t="s">
+        <v>366</v>
+      </c>
+      <c r="G54" t="s">
+        <v>366</v>
       </c>
       <c r="H54" t="s">
         <v>15</v>
       </c>
       <c r="I54">
-        <v>4.34</v>
+        <v>3.68</v>
       </c>
       <c r="J54" s="1">
-        <v>45936.22928240741</v>
+        <v>46266.22928240741</v>
       </c>
       <c r="K54" t="s">
         <v>16</v>
       </c>
       <c r="L54" t="s">
         <v>17</v>
       </c>
       <c r="M54" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="N54" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:14" x14ac:dyDescent="0.3">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="55" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>42</v>
+        <v>123</v>
       </c>
       <c r="B55">
-        <v>0.61</v>
+        <v>0.66</v>
       </c>
       <c r="C55">
         <v>200000000</v>
       </c>
       <c r="D55">
         <v>200000000</v>
       </c>
-      <c r="E55" s="2" t="s">
-[...6 lines deleted...]
-        <v>395</v>
+      <c r="E55" t="s">
+        <v>366</v>
+      </c>
+      <c r="F55" t="s">
+        <v>366</v>
+      </c>
+      <c r="G55" t="s">
+        <v>366</v>
       </c>
       <c r="H55" t="s">
         <v>15</v>
       </c>
       <c r="I55">
-        <v>4.33</v>
+        <v>3.67</v>
       </c>
       <c r="J55" s="1">
-        <v>45902.22928240741</v>
+        <v>46266.22928240741</v>
       </c>
       <c r="K55" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="L55" t="s">
         <v>17</v>
       </c>
       <c r="M55" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="N55" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="56" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="B56">
-        <v>0.61</v>
+        <v>0.66</v>
       </c>
       <c r="C56">
-        <v>200000000</v>
+        <v>199919922</v>
       </c>
       <c r="D56">
         <v>200000000</v>
       </c>
-      <c r="E56" s="2" t="s">
-[...6 lines deleted...]
-        <v>395</v>
+      <c r="E56" t="s">
+        <v>367</v>
+      </c>
+      <c r="F56" t="s">
+        <v>368</v>
+      </c>
+      <c r="G56" t="s">
+        <v>370</v>
       </c>
       <c r="H56" t="s">
         <v>15</v>
       </c>
       <c r="I56">
-        <v>4.33</v>
+        <v>3.69</v>
       </c>
       <c r="J56" s="1">
-        <v>45902.22928240741</v>
+        <v>46295.22928240741</v>
       </c>
       <c r="K56" t="s">
         <v>23</v>
       </c>
       <c r="L56" t="s">
         <v>17</v>
       </c>
       <c r="M56" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="N56" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:14" x14ac:dyDescent="0.3">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="57" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>29</v>
+        <v>94</v>
       </c>
       <c r="B57">
-        <v>0.61</v>
+        <v>0.66</v>
       </c>
       <c r="C57">
-        <v>200000000</v>
+        <v>199985922</v>
       </c>
       <c r="D57">
         <v>200000000</v>
       </c>
-      <c r="E57" s="2" t="s">
-[...6 lines deleted...]
-        <v>395</v>
+      <c r="E57" t="s">
+        <v>366</v>
+      </c>
+      <c r="F57" t="s">
+        <v>366</v>
+      </c>
+      <c r="G57" t="s">
+        <v>366</v>
       </c>
       <c r="H57" t="s">
         <v>15</v>
       </c>
       <c r="I57">
-        <v>4.3499999999999996</v>
+        <v>3.67</v>
       </c>
       <c r="J57" s="1">
-        <v>45905.22928240741</v>
+        <v>46266.22928240741</v>
       </c>
       <c r="K57" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="L57" t="s">
         <v>17</v>
       </c>
       <c r="M57" t="s">
+        <v>127</v>
+      </c>
+      <c r="N57" t="s">
         <v>128</v>
       </c>
-      <c r="N57" t="s">
+    </row>
+    <row r="58" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>80</v>
+      </c>
+      <c r="B58">
+        <v>0.66</v>
+      </c>
+      <c r="C58">
+        <v>199783052</v>
+      </c>
+      <c r="D58">
+        <v>200205000</v>
+      </c>
+      <c r="E58" t="s">
+        <v>367</v>
+      </c>
+      <c r="F58" t="s">
+        <v>368</v>
+      </c>
+      <c r="G58" t="s">
+        <v>370</v>
+      </c>
+      <c r="H58" t="s">
         <v>129</v>
       </c>
-    </row>
-[...24 lines deleted...]
-      </c>
       <c r="I58">
-        <v>4.34</v>
+        <v>3.61</v>
       </c>
       <c r="J58" s="1">
-        <v>45902.22928240741</v>
+        <v>46286.22928240741</v>
       </c>
       <c r="K58" t="s">
-        <v>23</v>
+        <v>82</v>
       </c>
       <c r="L58" t="s">
         <v>17</v>
       </c>
       <c r="M58" t="s">
         <v>130</v>
       </c>
       <c r="N58" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:14" x14ac:dyDescent="0.3">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="59" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="B59">
-        <v>0.55000000000000004</v>
+        <v>0.65</v>
       </c>
       <c r="C59">
-        <v>181013764</v>
+        <v>198257794</v>
       </c>
       <c r="D59">
-        <v>180530000</v>
-[...8 lines deleted...]
-        <v>394</v>
+        <v>200000000</v>
+      </c>
+      <c r="E59" t="s">
+        <v>367</v>
+      </c>
+      <c r="F59" t="s">
+        <v>368</v>
+      </c>
+      <c r="G59" t="s">
+        <v>369</v>
       </c>
       <c r="H59" t="s">
         <v>15</v>
       </c>
       <c r="I59">
-        <v>4.07</v>
+        <v>3.82</v>
       </c>
       <c r="J59" s="1">
-        <v>46081.22928240741</v>
+        <v>46350.22928240741</v>
       </c>
       <c r="K59" t="s">
-        <v>55</v>
+        <v>23</v>
       </c>
       <c r="L59" t="s">
         <v>17</v>
       </c>
       <c r="M59" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="N59" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:14" x14ac:dyDescent="0.3">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="60" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>133</v>
+        <v>60</v>
       </c>
       <c r="B60">
-        <v>0.53</v>
+        <v>0.65</v>
       </c>
       <c r="C60">
-        <v>175000000</v>
+        <v>197938086</v>
       </c>
       <c r="D60">
-        <v>175000000</v>
-[...8 lines deleted...]
-        <v>395</v>
+        <v>200000000</v>
+      </c>
+      <c r="E60" t="s">
+        <v>367</v>
+      </c>
+      <c r="F60" t="s">
+        <v>368</v>
+      </c>
+      <c r="G60" t="s">
+        <v>370</v>
       </c>
       <c r="H60" t="s">
         <v>15</v>
       </c>
       <c r="I60">
-        <v>4.33</v>
+        <v>3.57</v>
       </c>
       <c r="J60" s="1">
-        <v>45902.22928240741</v>
+        <v>46446.22928240741</v>
       </c>
       <c r="K60" t="s">
         <v>23</v>
       </c>
       <c r="L60" t="s">
         <v>17</v>
       </c>
       <c r="M60" t="s">
         <v>134</v>
       </c>
       <c r="N60" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:14" x14ac:dyDescent="0.3">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="61" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="B61">
-        <v>0.51</v>
+        <v>0.62</v>
       </c>
       <c r="C61">
-        <v>169284808</v>
+        <v>188440628</v>
       </c>
       <c r="D61">
-        <v>169780000</v>
-[...8 lines deleted...]
-        <v>394</v>
+        <v>190000000</v>
+      </c>
+      <c r="E61" t="s">
+        <v>367</v>
+      </c>
+      <c r="F61" t="s">
+        <v>368</v>
+      </c>
+      <c r="G61" t="s">
+        <v>369</v>
       </c>
       <c r="H61" t="s">
-        <v>135</v>
+        <v>15</v>
       </c>
       <c r="I61">
-        <v>4.29</v>
+        <v>3.83</v>
       </c>
       <c r="J61" s="1">
-        <v>45923.22928240741</v>
+        <v>46345.22928240741</v>
       </c>
       <c r="K61" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="L61" t="s">
         <v>17</v>
       </c>
       <c r="M61" t="s">
         <v>136</v>
       </c>
       <c r="N61" t="s">
         <v>137</v>
       </c>
     </row>
-    <row r="62" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>114</v>
+        <v>74</v>
       </c>
       <c r="B62">
-        <v>0.5</v>
+        <v>0.61</v>
       </c>
       <c r="C62">
-        <v>164684970</v>
+        <v>184411576</v>
       </c>
       <c r="D62">
-        <v>164680000</v>
-[...8 lines deleted...]
-        <v>394</v>
+        <v>184320000</v>
+      </c>
+      <c r="E62" t="s">
+        <v>367</v>
+      </c>
+      <c r="F62" t="s">
+        <v>368</v>
+      </c>
+      <c r="G62" t="s">
+        <v>370</v>
       </c>
       <c r="H62" t="s">
         <v>15</v>
       </c>
       <c r="I62">
-        <v>4.34</v>
+        <v>3.76</v>
       </c>
       <c r="J62" s="1">
-        <v>45902.22928240741</v>
+        <v>46266.22928240741</v>
       </c>
       <c r="K62" t="s">
-        <v>51</v>
+        <v>36</v>
       </c>
       <c r="L62" t="s">
         <v>17</v>
       </c>
       <c r="M62" t="s">
         <v>138</v>
       </c>
       <c r="N62" t="s">
         <v>139</v>
       </c>
     </row>
-    <row r="63" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="63" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="B63">
-        <v>0.5</v>
+        <v>0.59</v>
       </c>
       <c r="C63">
-        <v>164999482</v>
+        <v>179927741</v>
       </c>
       <c r="D63">
-        <v>165000000</v>
-[...8 lines deleted...]
-        <v>395</v>
+        <v>180000000</v>
+      </c>
+      <c r="E63" t="s">
+        <v>367</v>
+      </c>
+      <c r="F63" t="s">
+        <v>368</v>
+      </c>
+      <c r="G63" t="s">
+        <v>370</v>
       </c>
       <c r="H63" t="s">
         <v>15</v>
       </c>
       <c r="I63">
-        <v>4.34</v>
+        <v>3.61</v>
       </c>
       <c r="J63" s="1">
-        <v>45902.22928240741</v>
+        <v>46269.22928240741</v>
       </c>
       <c r="K63" t="s">
-        <v>51</v>
+        <v>82</v>
       </c>
       <c r="L63" t="s">
         <v>17</v>
       </c>
       <c r="M63" t="s">
         <v>140</v>
       </c>
       <c r="N63" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="64" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="64" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="B64">
-        <v>0.49</v>
+        <v>0.59</v>
       </c>
       <c r="C64">
-        <v>161264392</v>
+        <v>178886500</v>
       </c>
       <c r="D64">
-        <v>163040000</v>
-[...8 lines deleted...]
-        <v>394</v>
+        <v>182200000</v>
+      </c>
+      <c r="E64" t="s">
+        <v>367</v>
+      </c>
+      <c r="F64" t="s">
+        <v>368</v>
+      </c>
+      <c r="G64" t="s">
+        <v>369</v>
       </c>
       <c r="H64" t="s">
         <v>15</v>
       </c>
       <c r="I64">
-        <v>4.08</v>
+        <v>3.97</v>
       </c>
       <c r="J64" s="1">
-        <v>46068.22928240741</v>
+        <v>46436.22928240741</v>
       </c>
       <c r="K64" t="s">
-        <v>55</v>
+        <v>23</v>
       </c>
       <c r="L64" t="s">
         <v>17</v>
       </c>
       <c r="M64" t="s">
         <v>142</v>
       </c>
       <c r="N64" t="s">
         <v>143</v>
       </c>
     </row>
-    <row r="65" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="65" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>100</v>
+        <v>144</v>
       </c>
       <c r="B65">
-        <v>0.48</v>
+        <v>0.59</v>
       </c>
       <c r="C65">
-        <v>159161778</v>
+        <v>180000000</v>
       </c>
       <c r="D65">
-        <v>160000000</v>
-[...8 lines deleted...]
-        <v>394</v>
+        <v>180000000</v>
+      </c>
+      <c r="E65" t="s">
+        <v>366</v>
+      </c>
+      <c r="F65" t="s">
+        <v>366</v>
+      </c>
+      <c r="G65" t="s">
+        <v>366</v>
       </c>
       <c r="H65" t="s">
-        <v>144</v>
+        <v>15</v>
       </c>
       <c r="I65">
-        <v>4.3</v>
+        <v>3.67</v>
       </c>
       <c r="J65" s="1">
-        <v>45944.22928240741</v>
+        <v>46266.22928240741</v>
       </c>
       <c r="K65" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="L65" t="s">
         <v>17</v>
       </c>
       <c r="M65" t="s">
         <v>145</v>
       </c>
       <c r="N65" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="66" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>80</v>
+      </c>
+      <c r="B66">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="C66">
+        <v>173590739</v>
+      </c>
+      <c r="D66">
+        <v>175000000</v>
+      </c>
+      <c r="E66" t="s">
+        <v>367</v>
+      </c>
+      <c r="F66" t="s">
+        <v>368</v>
+      </c>
+      <c r="G66" t="s">
+        <v>370</v>
+      </c>
+      <c r="H66" t="s">
         <v>146</v>
       </c>
-    </row>
-[...24 lines deleted...]
-      </c>
       <c r="I66">
-        <v>4.33</v>
+        <v>3.77</v>
       </c>
       <c r="J66" s="1">
-        <v>45902.22928240741</v>
+        <v>46342.22928240741</v>
       </c>
       <c r="K66" t="s">
-        <v>51</v>
+        <v>82</v>
       </c>
       <c r="L66" t="s">
         <v>17</v>
       </c>
       <c r="M66" t="s">
         <v>147</v>
       </c>
       <c r="N66" t="s">
         <v>148</v>
       </c>
     </row>
-    <row r="67" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="67" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="B67">
-        <v>0.47</v>
+        <v>0.55000000000000004</v>
       </c>
       <c r="C67">
-        <v>154999413</v>
+        <v>168099577</v>
       </c>
       <c r="D67">
-        <v>155000000</v>
-[...8 lines deleted...]
-        <v>394</v>
+        <v>169500000</v>
+      </c>
+      <c r="E67" t="s">
+        <v>367</v>
+      </c>
+      <c r="F67" t="s">
+        <v>368</v>
+      </c>
+      <c r="G67" t="s">
+        <v>370</v>
       </c>
       <c r="H67" t="s">
         <v>149</v>
       </c>
       <c r="I67">
-        <v>4.34</v>
+        <v>3.77</v>
       </c>
       <c r="J67" s="1">
-        <v>45902.22928240741</v>
+        <v>46344.22928240741</v>
       </c>
       <c r="K67" t="s">
-        <v>51</v>
+        <v>82</v>
       </c>
       <c r="L67" t="s">
         <v>17</v>
       </c>
       <c r="M67" t="s">
         <v>150</v>
       </c>
       <c r="N67" t="s">
         <v>151</v>
       </c>
     </row>
-    <row r="68" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="68" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>54</v>
+        <v>94</v>
       </c>
       <c r="B68">
-        <v>0.46</v>
+        <v>0.54</v>
       </c>
       <c r="C68">
-        <v>150832032</v>
+        <v>165018338</v>
       </c>
       <c r="D68">
-        <v>150000000</v>
-[...8 lines deleted...]
-        <v>394</v>
+        <v>165000000</v>
+      </c>
+      <c r="E68" t="s">
+        <v>366</v>
+      </c>
+      <c r="F68" t="s">
+        <v>366</v>
+      </c>
+      <c r="G68" t="s">
+        <v>366</v>
       </c>
       <c r="H68" t="s">
         <v>15</v>
       </c>
       <c r="I68">
-        <v>3.94</v>
+        <v>3.72</v>
       </c>
       <c r="J68" s="1">
-        <v>46203.22928240741</v>
+        <v>46266.22928240741</v>
       </c>
       <c r="K68" t="s">
-        <v>55</v>
+        <v>36</v>
       </c>
       <c r="L68" t="s">
         <v>17</v>
       </c>
       <c r="M68" t="s">
         <v>152</v>
       </c>
       <c r="N68" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:14" x14ac:dyDescent="0.3">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="69" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="B69">
-        <v>0.46</v>
+        <v>0.54</v>
       </c>
       <c r="C69">
-        <v>150055316</v>
+        <v>164694306</v>
       </c>
       <c r="D69">
-        <v>150000000</v>
-[...8 lines deleted...]
-        <v>394</v>
+        <v>164680000</v>
+      </c>
+      <c r="E69" t="s">
+        <v>367</v>
+      </c>
+      <c r="F69" t="s">
+        <v>368</v>
+      </c>
+      <c r="G69" t="s">
+        <v>370</v>
       </c>
       <c r="H69" t="s">
-        <v>153</v>
+        <v>15</v>
       </c>
       <c r="I69">
-        <v>4.34</v>
+        <v>3.73</v>
       </c>
       <c r="J69" s="1">
-        <v>45902.22928240741</v>
+        <v>46266.22928240741</v>
       </c>
       <c r="K69" t="s">
-        <v>51</v>
+        <v>36</v>
       </c>
       <c r="L69" t="s">
         <v>17</v>
       </c>
       <c r="M69" t="s">
         <v>154</v>
       </c>
       <c r="N69" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="70" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="70" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>33</v>
+        <v>80</v>
       </c>
       <c r="B70">
-        <v>0.45</v>
+        <v>0.54</v>
       </c>
       <c r="C70">
-        <v>149641413</v>
+        <v>163736652</v>
       </c>
       <c r="D70">
-        <v>150910000</v>
-[...8 lines deleted...]
-        <v>394</v>
+        <v>164000000</v>
+      </c>
+      <c r="E70" t="s">
+        <v>367</v>
+      </c>
+      <c r="F70" t="s">
+        <v>368</v>
+      </c>
+      <c r="G70" t="s">
+        <v>370</v>
       </c>
       <c r="H70" t="s">
         <v>156</v>
       </c>
       <c r="I70">
-        <v>4.18</v>
+        <v>3.69</v>
       </c>
       <c r="J70" s="1">
-        <v>45973.22928240741</v>
+        <v>46281.22928240741</v>
       </c>
       <c r="K70" t="s">
-        <v>35</v>
+        <v>82</v>
       </c>
       <c r="L70" t="s">
         <v>17</v>
       </c>
       <c r="M70" t="s">
         <v>157</v>
       </c>
       <c r="N70" t="s">
         <v>158</v>
       </c>
     </row>
-    <row r="71" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="71" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>58</v>
+        <v>35</v>
       </c>
       <c r="B71">
-        <v>0.45</v>
+        <v>0.53</v>
       </c>
       <c r="C71">
-        <v>149594027</v>
+        <v>159931883</v>
       </c>
       <c r="D71">
-        <v>150000000</v>
-[...8 lines deleted...]
-        <v>396</v>
+        <v>159900000</v>
+      </c>
+      <c r="E71" t="s">
+        <v>366</v>
+      </c>
+      <c r="F71" t="s">
+        <v>366</v>
+      </c>
+      <c r="G71" t="s">
+        <v>366</v>
       </c>
       <c r="H71" t="s">
         <v>15</v>
       </c>
       <c r="I71">
-        <v>4.3</v>
+        <v>3.7</v>
       </c>
       <c r="J71" s="1">
-        <v>45925.22928240741</v>
+        <v>46266.22928240741</v>
       </c>
       <c r="K71" t="s">
-        <v>55</v>
+        <v>36</v>
       </c>
       <c r="L71" t="s">
         <v>17</v>
       </c>
       <c r="M71" t="s">
         <v>159</v>
       </c>
       <c r="N71" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="72" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="72" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>70</v>
+        <v>94</v>
       </c>
       <c r="B72">
-        <v>0.45</v>
+        <v>0.51</v>
       </c>
       <c r="C72">
-        <v>147537608</v>
+        <v>154989431</v>
       </c>
       <c r="D72">
-        <v>147500000</v>
-[...8 lines deleted...]
-        <v>395</v>
+        <v>155000000</v>
+      </c>
+      <c r="E72" t="s">
+        <v>366</v>
+      </c>
+      <c r="F72" t="s">
+        <v>366</v>
+      </c>
+      <c r="G72" t="s">
+        <v>366</v>
       </c>
       <c r="H72" t="s">
         <v>15</v>
       </c>
       <c r="I72">
-        <v>4.34</v>
+        <v>3.72</v>
       </c>
       <c r="J72" s="1">
-        <v>45902.22928240741</v>
+        <v>46266.22928240741</v>
       </c>
       <c r="K72" t="s">
-        <v>51</v>
+        <v>36</v>
       </c>
       <c r="L72" t="s">
         <v>17</v>
       </c>
       <c r="M72" t="s">
         <v>161</v>
       </c>
       <c r="N72" t="s">
         <v>162</v>
       </c>
     </row>
-    <row r="73" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="73" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="B73">
-        <v>0.45</v>
+        <v>0.51</v>
       </c>
       <c r="C73">
-        <v>148329526</v>
+        <v>155815780</v>
       </c>
       <c r="D73">
-        <v>148270000</v>
-[...8 lines deleted...]
-        <v>395</v>
+        <v>157200000</v>
+      </c>
+      <c r="E73" t="s">
+        <v>367</v>
+      </c>
+      <c r="F73" t="s">
+        <v>368</v>
+      </c>
+      <c r="G73" t="s">
+        <v>370</v>
       </c>
       <c r="H73" t="s">
         <v>15</v>
       </c>
       <c r="I73">
-        <v>4.34</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="J73" s="1">
-        <v>45902.22928240741</v>
+        <v>46507.22928240741</v>
       </c>
       <c r="K73" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="L73" t="s">
         <v>17</v>
       </c>
       <c r="M73" t="s">
         <v>163</v>
       </c>
       <c r="N73" t="s">
         <v>164</v>
       </c>
     </row>
-    <row r="74" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="74" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>114</v>
+        <v>60</v>
       </c>
       <c r="B74">
-        <v>0.45</v>
+        <v>0.5</v>
       </c>
       <c r="C74">
-        <v>147785050</v>
+        <v>151858021</v>
       </c>
       <c r="D74">
-        <v>147770000</v>
-[...8 lines deleted...]
-        <v>394</v>
+        <v>151700000</v>
+      </c>
+      <c r="E74" t="s">
+        <v>367</v>
+      </c>
+      <c r="F74" t="s">
+        <v>368</v>
+      </c>
+      <c r="G74" t="s">
+        <v>370</v>
       </c>
       <c r="H74" t="s">
         <v>15</v>
       </c>
       <c r="I74">
-        <v>4.34</v>
+        <v>3.55</v>
       </c>
       <c r="J74" s="1">
-        <v>45902.22928240741</v>
+        <v>46387.22928240741</v>
       </c>
       <c r="K74" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="L74" t="s">
         <v>17</v>
       </c>
       <c r="M74" t="s">
         <v>165</v>
       </c>
       <c r="N74" t="s">
         <v>166</v>
       </c>
     </row>
-    <row r="75" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="75" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B75">
-        <v>0.45</v>
+        <v>0.5</v>
       </c>
       <c r="C75">
-        <v>148928055</v>
+        <v>151158477</v>
       </c>
       <c r="D75">
-        <v>150000000</v>
-[...8 lines deleted...]
-        <v>396</v>
+        <v>152500000</v>
+      </c>
+      <c r="E75" t="s">
+        <v>367</v>
+      </c>
+      <c r="F75" t="s">
+        <v>368</v>
+      </c>
+      <c r="G75" t="s">
+        <v>370</v>
       </c>
       <c r="H75" t="s">
         <v>15</v>
       </c>
       <c r="I75">
-        <v>4.16</v>
+        <v>3.53</v>
       </c>
       <c r="J75" s="1">
-        <v>45965.22928240741</v>
+        <v>46387.22928240741</v>
       </c>
       <c r="K75" t="s">
-        <v>55</v>
+        <v>23</v>
       </c>
       <c r="L75" t="s">
         <v>17</v>
       </c>
       <c r="M75" t="s">
         <v>167</v>
       </c>
       <c r="N75" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="76" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>35</v>
+      </c>
+      <c r="B76">
+        <v>0.5</v>
+      </c>
+      <c r="C76">
+        <v>153050186</v>
+      </c>
+      <c r="D76">
+        <v>153000000</v>
+      </c>
+      <c r="E76" t="s">
+        <v>366</v>
+      </c>
+      <c r="F76" t="s">
+        <v>366</v>
+      </c>
+      <c r="G76" t="s">
+        <v>366</v>
+      </c>
+      <c r="H76" t="s">
+        <v>15</v>
+      </c>
+      <c r="I76">
+        <v>3.76</v>
+      </c>
+      <c r="J76" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K76" t="s">
+        <v>36</v>
+      </c>
+      <c r="L76" t="s">
+        <v>17</v>
+      </c>
+      <c r="M76" t="s">
         <v>168</v>
       </c>
-    </row>
-[...37 lines deleted...]
-      <c r="M76" t="s">
+      <c r="N76" t="s">
         <v>169</v>
       </c>
-      <c r="N76" t="s">
+    </row>
+    <row r="77" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>22</v>
+      </c>
+      <c r="B77">
+        <v>0.49</v>
+      </c>
+      <c r="C77">
+        <v>148643018</v>
+      </c>
+      <c r="D77">
+        <v>150000000</v>
+      </c>
+      <c r="E77" t="s">
+        <v>367</v>
+      </c>
+      <c r="F77" t="s">
+        <v>368</v>
+      </c>
+      <c r="G77" t="s">
+        <v>369</v>
+      </c>
+      <c r="H77" t="s">
+        <v>15</v>
+      </c>
+      <c r="I77">
+        <v>3.83</v>
+      </c>
+      <c r="J77" s="1">
+        <v>46353.22928240741</v>
+      </c>
+      <c r="K77" t="s">
+        <v>23</v>
+      </c>
+      <c r="L77" t="s">
+        <v>17</v>
+      </c>
+      <c r="M77" t="s">
         <v>170</v>
       </c>
-    </row>
-[...37 lines deleted...]
-      <c r="M77" t="s">
+      <c r="N77" t="s">
         <v>171</v>
       </c>
-      <c r="N77" t="s">
+    </row>
+    <row r="78" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>88</v>
+      </c>
+      <c r="B78">
+        <v>0.49</v>
+      </c>
+      <c r="C78">
+        <v>150000000</v>
+      </c>
+      <c r="D78">
+        <v>150000000</v>
+      </c>
+      <c r="E78" t="s">
+        <v>366</v>
+      </c>
+      <c r="F78" t="s">
+        <v>366</v>
+      </c>
+      <c r="G78" t="s">
+        <v>366</v>
+      </c>
+      <c r="H78" t="s">
+        <v>15</v>
+      </c>
+      <c r="I78">
+        <v>3.66</v>
+      </c>
+      <c r="J78" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K78" t="s">
+        <v>44</v>
+      </c>
+      <c r="L78" t="s">
+        <v>17</v>
+      </c>
+      <c r="M78" t="s">
         <v>172</v>
       </c>
-    </row>
-[...37 lines deleted...]
-      <c r="M78" t="s">
+      <c r="N78" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="79" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>104</v>
+      </c>
+      <c r="B79">
+        <v>0.49</v>
+      </c>
+      <c r="C79">
+        <v>150003243</v>
+      </c>
+      <c r="D79">
+        <v>150000000</v>
+      </c>
+      <c r="E79" t="s">
+        <v>367</v>
+      </c>
+      <c r="F79" t="s">
+        <v>368</v>
+      </c>
+      <c r="G79" t="s">
+        <v>370</v>
+      </c>
+      <c r="H79" t="s">
         <v>173</v>
       </c>
-      <c r="N78" t="s">
+      <c r="I79">
+        <v>3.74</v>
+      </c>
+      <c r="J79" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K79" t="s">
+        <v>36</v>
+      </c>
+      <c r="L79" t="s">
+        <v>17</v>
+      </c>
+      <c r="M79" t="s">
         <v>174</v>
       </c>
-    </row>
-[...37 lines deleted...]
-      <c r="M79" t="s">
+      <c r="N79" t="s">
         <v>175</v>
       </c>
-      <c r="N79" t="s">
-[...3 lines deleted...]
-    <row r="80" spans="1:14" x14ac:dyDescent="0.3">
+    </row>
+    <row r="80" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>58</v>
+        <v>80</v>
       </c>
       <c r="B80">
-        <v>0.41</v>
+        <v>0.49</v>
       </c>
       <c r="C80">
-        <v>133898518</v>
+        <v>148854813</v>
       </c>
       <c r="D80">
-        <v>135000000</v>
-[...8 lines deleted...]
-        <v>396</v>
+        <v>150000000</v>
+      </c>
+      <c r="E80" t="s">
+        <v>367</v>
+      </c>
+      <c r="F80" t="s">
+        <v>368</v>
+      </c>
+      <c r="G80" t="s">
+        <v>370</v>
       </c>
       <c r="H80" t="s">
         <v>15</v>
       </c>
       <c r="I80">
-        <v>4.16</v>
+        <v>3.77</v>
       </c>
       <c r="J80" s="1">
-        <v>45974.22928240741</v>
+        <v>46338.22928240741</v>
       </c>
       <c r="K80" t="s">
-        <v>55</v>
+        <v>82</v>
       </c>
       <c r="L80" t="s">
         <v>17</v>
       </c>
       <c r="M80" t="s">
         <v>176</v>
       </c>
       <c r="N80" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="81" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>104</v>
+      </c>
+      <c r="B81">
+        <v>0.49</v>
+      </c>
+      <c r="C81">
+        <v>149998868</v>
+      </c>
+      <c r="D81">
+        <v>150000000</v>
+      </c>
+      <c r="E81" t="s">
+        <v>367</v>
+      </c>
+      <c r="F81" t="s">
+        <v>368</v>
+      </c>
+      <c r="G81" t="s">
+        <v>370</v>
+      </c>
+      <c r="H81" t="s">
+        <v>15</v>
+      </c>
+      <c r="I81">
+        <v>3.69</v>
+      </c>
+      <c r="J81" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K81" t="s">
+        <v>36</v>
+      </c>
+      <c r="L81" t="s">
+        <v>17</v>
+      </c>
+      <c r="M81" t="s">
         <v>177</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B81">
+      <c r="N81" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="82" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>22</v>
+      </c>
+      <c r="B82">
+        <v>0.49</v>
+      </c>
+      <c r="C82">
+        <v>148465688</v>
+      </c>
+      <c r="D82">
+        <v>150000000</v>
+      </c>
+      <c r="E82" t="s">
+        <v>367</v>
+      </c>
+      <c r="F82" t="s">
+        <v>368</v>
+      </c>
+      <c r="G82" t="s">
+        <v>369</v>
+      </c>
+      <c r="H82" t="s">
+        <v>15</v>
+      </c>
+      <c r="I82">
+        <v>3.85</v>
+      </c>
+      <c r="J82" s="1">
+        <v>46364.22928240741</v>
+      </c>
+      <c r="K82" t="s">
+        <v>23</v>
+      </c>
+      <c r="L82" t="s">
+        <v>17</v>
+      </c>
+      <c r="M82" t="s">
+        <v>179</v>
+      </c>
+      <c r="N82" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="83" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>94</v>
+      </c>
+      <c r="B83">
+        <v>0.49</v>
+      </c>
+      <c r="C83">
+        <v>149679313</v>
+      </c>
+      <c r="D83">
+        <v>149680000</v>
+      </c>
+      <c r="E83" t="s">
+        <v>366</v>
+      </c>
+      <c r="F83" t="s">
+        <v>366</v>
+      </c>
+      <c r="G83" t="s">
+        <v>366</v>
+      </c>
+      <c r="H83" t="s">
+        <v>15</v>
+      </c>
+      <c r="I83">
+        <v>3.72</v>
+      </c>
+      <c r="J83" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K83" t="s">
+        <v>36</v>
+      </c>
+      <c r="L83" t="s">
+        <v>17</v>
+      </c>
+      <c r="M83" t="s">
+        <v>180</v>
+      </c>
+      <c r="N83" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="84" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>22</v>
+      </c>
+      <c r="B84">
+        <v>0.49</v>
+      </c>
+      <c r="C84">
+        <v>147857493</v>
+      </c>
+      <c r="D84">
+        <v>150000000</v>
+      </c>
+      <c r="E84" t="s">
+        <v>367</v>
+      </c>
+      <c r="F84" t="s">
+        <v>368</v>
+      </c>
+      <c r="G84" t="s">
+        <v>369</v>
+      </c>
+      <c r="H84" t="s">
+        <v>15</v>
+      </c>
+      <c r="I84">
+        <v>3.92</v>
+      </c>
+      <c r="J84" s="1">
+        <v>46401.22928240741</v>
+      </c>
+      <c r="K84" t="s">
+        <v>23</v>
+      </c>
+      <c r="L84" t="s">
+        <v>17</v>
+      </c>
+      <c r="M84" t="s">
+        <v>182</v>
+      </c>
+      <c r="N84" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="85" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>80</v>
+      </c>
+      <c r="B85">
+        <v>0.48</v>
+      </c>
+      <c r="C85">
+        <v>144447106</v>
+      </c>
+      <c r="D85">
+        <v>145000000</v>
+      </c>
+      <c r="E85" t="s">
+        <v>367</v>
+      </c>
+      <c r="F85" t="s">
+        <v>368</v>
+      </c>
+      <c r="G85" t="s">
+        <v>370</v>
+      </c>
+      <c r="H85" t="s">
+        <v>184</v>
+      </c>
+      <c r="I85">
+        <v>3.71</v>
+      </c>
+      <c r="J85" s="1">
+        <v>46302.22928240741</v>
+      </c>
+      <c r="K85" t="s">
+        <v>82</v>
+      </c>
+      <c r="L85" t="s">
+        <v>17</v>
+      </c>
+      <c r="M85" t="s">
+        <v>185</v>
+      </c>
+      <c r="N85" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="86" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>104</v>
+      </c>
+      <c r="B86">
+        <v>0.48</v>
+      </c>
+      <c r="C86">
+        <v>145999124</v>
+      </c>
+      <c r="D86">
+        <v>146000000</v>
+      </c>
+      <c r="E86" t="s">
+        <v>367</v>
+      </c>
+      <c r="F86" t="s">
+        <v>368</v>
+      </c>
+      <c r="G86" t="s">
+        <v>370</v>
+      </c>
+      <c r="H86" t="s">
+        <v>15</v>
+      </c>
+      <c r="I86">
+        <v>3.75</v>
+      </c>
+      <c r="J86" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K86" t="s">
+        <v>36</v>
+      </c>
+      <c r="L86" t="s">
+        <v>17</v>
+      </c>
+      <c r="M86" t="s">
+        <v>186</v>
+      </c>
+      <c r="N86" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="87" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>188</v>
+      </c>
+      <c r="B87">
+        <v>0.46</v>
+      </c>
+      <c r="C87">
+        <v>140485899</v>
+      </c>
+      <c r="D87">
+        <v>140500000</v>
+      </c>
+      <c r="E87" t="s">
+        <v>367</v>
+      </c>
+      <c r="F87" t="s">
+        <v>368</v>
+      </c>
+      <c r="G87" t="s">
+        <v>370</v>
+      </c>
+      <c r="H87" t="s">
+        <v>189</v>
+      </c>
+      <c r="I87">
+        <v>3.61</v>
+      </c>
+      <c r="J87" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K87" t="s">
+        <v>82</v>
+      </c>
+      <c r="L87" t="s">
+        <v>17</v>
+      </c>
+      <c r="M87" t="s">
+        <v>190</v>
+      </c>
+      <c r="N87" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="88" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>188</v>
+      </c>
+      <c r="B88">
+        <v>0.45</v>
+      </c>
+      <c r="C88">
+        <v>137448094</v>
+      </c>
+      <c r="D88">
+        <v>137600000</v>
+      </c>
+      <c r="E88" t="s">
+        <v>367</v>
+      </c>
+      <c r="F88" t="s">
+        <v>368</v>
+      </c>
+      <c r="G88" t="s">
+        <v>370</v>
+      </c>
+      <c r="H88" t="s">
+        <v>191</v>
+      </c>
+      <c r="I88">
+        <v>3.61</v>
+      </c>
+      <c r="J88" s="1">
+        <v>46276.22928240741</v>
+      </c>
+      <c r="K88" t="s">
+        <v>82</v>
+      </c>
+      <c r="L88" t="s">
+        <v>17</v>
+      </c>
+      <c r="M88" t="s">
+        <v>192</v>
+      </c>
+      <c r="N88" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="89" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>60</v>
+      </c>
+      <c r="B89">
+        <v>0.45</v>
+      </c>
+      <c r="C89">
+        <v>136285179</v>
+      </c>
+      <c r="D89">
+        <v>136600000</v>
+      </c>
+      <c r="E89" t="s">
+        <v>367</v>
+      </c>
+      <c r="F89" t="s">
+        <v>368</v>
+      </c>
+      <c r="G89" t="s">
+        <v>370</v>
+      </c>
+      <c r="H89" t="s">
+        <v>15</v>
+      </c>
+      <c r="I89">
+        <v>3.75</v>
+      </c>
+      <c r="J89" s="1">
+        <v>46507.22928240741</v>
+      </c>
+      <c r="K89" t="s">
+        <v>23</v>
+      </c>
+      <c r="L89" t="s">
+        <v>17</v>
+      </c>
+      <c r="M89" t="s">
+        <v>194</v>
+      </c>
+      <c r="N89" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="90" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>22</v>
+      </c>
+      <c r="B90">
+        <v>0.44</v>
+      </c>
+      <c r="C90">
+        <v>133220574</v>
+      </c>
+      <c r="D90">
+        <v>134000000</v>
+      </c>
+      <c r="E90" t="s">
+        <v>367</v>
+      </c>
+      <c r="F90" t="s">
+        <v>368</v>
+      </c>
+      <c r="G90" t="s">
+        <v>369</v>
+      </c>
+      <c r="H90" t="s">
+        <v>15</v>
+      </c>
+      <c r="I90">
+        <v>3.82</v>
+      </c>
+      <c r="J90" s="1">
+        <v>46322.22928240741</v>
+      </c>
+      <c r="K90" t="s">
+        <v>23</v>
+      </c>
+      <c r="L90" t="s">
+        <v>17</v>
+      </c>
+      <c r="M90" t="s">
+        <v>195</v>
+      </c>
+      <c r="N90" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="91" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>94</v>
+      </c>
+      <c r="B91">
+        <v>0.43</v>
+      </c>
+      <c r="C91">
+        <v>129999282</v>
+      </c>
+      <c r="D91">
+        <v>130000000</v>
+      </c>
+      <c r="E91" t="s">
+        <v>366</v>
+      </c>
+      <c r="F91" t="s">
+        <v>366</v>
+      </c>
+      <c r="G91" t="s">
+        <v>366</v>
+      </c>
+      <c r="H91" t="s">
+        <v>15</v>
+      </c>
+      <c r="I91">
+        <v>3.74</v>
+      </c>
+      <c r="J91" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K91" t="s">
+        <v>36</v>
+      </c>
+      <c r="L91" t="s">
+        <v>17</v>
+      </c>
+      <c r="M91" t="s">
+        <v>197</v>
+      </c>
+      <c r="N91" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="92" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>94</v>
+      </c>
+      <c r="B92">
+        <v>0.43</v>
+      </c>
+      <c r="C92">
+        <v>130001892</v>
+      </c>
+      <c r="D92">
+        <v>130000000</v>
+      </c>
+      <c r="E92" t="s">
+        <v>366</v>
+      </c>
+      <c r="F92" t="s">
+        <v>366</v>
+      </c>
+      <c r="G92" t="s">
+        <v>366</v>
+      </c>
+      <c r="H92" t="s">
+        <v>15</v>
+      </c>
+      <c r="I92">
+        <v>3.72</v>
+      </c>
+      <c r="J92" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K92" t="s">
+        <v>36</v>
+      </c>
+      <c r="L92" t="s">
+        <v>17</v>
+      </c>
+      <c r="M92" t="s">
+        <v>199</v>
+      </c>
+      <c r="N92" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="93" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>94</v>
+      </c>
+      <c r="B93">
         <v>0.41</v>
       </c>
-      <c r="C81">
-[...14 lines deleted...]
-      <c r="H81" t="s">
+      <c r="C93">
+        <v>125007130</v>
+      </c>
+      <c r="D93">
+        <v>125000000</v>
+      </c>
+      <c r="E93" t="s">
+        <v>366</v>
+      </c>
+      <c r="F93" t="s">
+        <v>366</v>
+      </c>
+      <c r="G93" t="s">
+        <v>366</v>
+      </c>
+      <c r="H93" t="s">
+        <v>15</v>
+      </c>
+      <c r="I93">
+        <v>3.73</v>
+      </c>
+      <c r="J93" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K93" t="s">
+        <v>36</v>
+      </c>
+      <c r="L93" t="s">
+        <v>17</v>
+      </c>
+      <c r="M93" t="s">
+        <v>201</v>
+      </c>
+      <c r="N93" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="94" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>35</v>
+      </c>
+      <c r="B94">
+        <v>0.41</v>
+      </c>
+      <c r="C94">
+        <v>125142465</v>
+      </c>
+      <c r="D94">
+        <v>125000000</v>
+      </c>
+      <c r="E94" t="s">
+        <v>366</v>
+      </c>
+      <c r="F94" t="s">
+        <v>366</v>
+      </c>
+      <c r="G94" t="s">
+        <v>366</v>
+      </c>
+      <c r="H94" t="s">
+        <v>15</v>
+      </c>
+      <c r="I94">
+        <v>3.79</v>
+      </c>
+      <c r="J94" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K94" t="s">
+        <v>36</v>
+      </c>
+      <c r="L94" t="s">
+        <v>17</v>
+      </c>
+      <c r="M94" t="s">
+        <v>203</v>
+      </c>
+      <c r="N94" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="95" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>50</v>
+      </c>
+      <c r="B95">
+        <v>0.41</v>
+      </c>
+      <c r="C95">
+        <v>125000000</v>
+      </c>
+      <c r="D95">
+        <v>125000000</v>
+      </c>
+      <c r="E95" t="s">
+        <v>366</v>
+      </c>
+      <c r="F95" t="s">
+        <v>366</v>
+      </c>
+      <c r="G95" t="s">
+        <v>366</v>
+      </c>
+      <c r="H95" t="s">
+        <v>15</v>
+      </c>
+      <c r="I95">
+        <v>3.66</v>
+      </c>
+      <c r="J95" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K95" t="s">
+        <v>44</v>
+      </c>
+      <c r="L95" t="s">
+        <v>17</v>
+      </c>
+      <c r="M95" t="s">
+        <v>204</v>
+      </c>
+      <c r="N95" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="96" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>22</v>
+      </c>
+      <c r="B96">
+        <v>0.41</v>
+      </c>
+      <c r="C96">
+        <v>124640133</v>
+      </c>
+      <c r="D96">
+        <v>125000000</v>
+      </c>
+      <c r="E96" t="s">
+        <v>367</v>
+      </c>
+      <c r="F96" t="s">
+        <v>368</v>
+      </c>
+      <c r="G96" t="s">
+        <v>369</v>
+      </c>
+      <c r="H96" t="s">
+        <v>15</v>
+      </c>
+      <c r="I96">
+        <v>3.77</v>
+      </c>
+      <c r="J96" s="1">
+        <v>46294.22928240741</v>
+      </c>
+      <c r="K96" t="s">
+        <v>23</v>
+      </c>
+      <c r="L96" t="s">
+        <v>17</v>
+      </c>
+      <c r="M96" t="s">
+        <v>205</v>
+      </c>
+      <c r="N96" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="97" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A97" t="s">
+        <v>94</v>
+      </c>
+      <c r="B97">
+        <v>0.4</v>
+      </c>
+      <c r="C97">
+        <v>122343497</v>
+      </c>
+      <c r="D97">
+        <v>122350000</v>
+      </c>
+      <c r="E97" t="s">
+        <v>366</v>
+      </c>
+      <c r="F97" t="s">
+        <v>366</v>
+      </c>
+      <c r="G97" t="s">
+        <v>366</v>
+      </c>
+      <c r="H97" t="s">
+        <v>15</v>
+      </c>
+      <c r="I97">
+        <v>3.71</v>
+      </c>
+      <c r="J97" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K97" t="s">
+        <v>36</v>
+      </c>
+      <c r="L97" t="s">
+        <v>17</v>
+      </c>
+      <c r="M97" t="s">
+        <v>207</v>
+      </c>
+      <c r="N97" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="98" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A98" t="s">
+        <v>22</v>
+      </c>
+      <c r="B98">
+        <v>0.38</v>
+      </c>
+      <c r="C98">
+        <v>114245788</v>
+      </c>
+      <c r="D98">
+        <v>115000000</v>
+      </c>
+      <c r="E98" t="s">
+        <v>367</v>
+      </c>
+      <c r="F98" t="s">
+        <v>368</v>
+      </c>
+      <c r="G98" t="s">
+        <v>369</v>
+      </c>
+      <c r="H98" t="s">
+        <v>15</v>
+      </c>
+      <c r="I98">
+        <v>3.82</v>
+      </c>
+      <c r="J98" s="1">
+        <v>46329.22928240741</v>
+      </c>
+      <c r="K98" t="s">
+        <v>23</v>
+      </c>
+      <c r="L98" t="s">
+        <v>17</v>
+      </c>
+      <c r="M98" t="s">
+        <v>208</v>
+      </c>
+      <c r="N98" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="99" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A99" t="s">
+        <v>94</v>
+      </c>
+      <c r="B99">
+        <v>0.38</v>
+      </c>
+      <c r="C99">
+        <v>115978625</v>
+      </c>
+      <c r="D99">
+        <v>116000000</v>
+      </c>
+      <c r="E99" t="s">
+        <v>366</v>
+      </c>
+      <c r="F99" t="s">
+        <v>366</v>
+      </c>
+      <c r="G99" t="s">
+        <v>366</v>
+      </c>
+      <c r="H99" t="s">
+        <v>15</v>
+      </c>
+      <c r="I99">
+        <v>3.7</v>
+      </c>
+      <c r="J99" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K99" t="s">
+        <v>36</v>
+      </c>
+      <c r="L99" t="s">
+        <v>17</v>
+      </c>
+      <c r="M99" t="s">
+        <v>210</v>
+      </c>
+      <c r="N99" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="100" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A100" t="s">
+        <v>22</v>
+      </c>
+      <c r="B100">
+        <v>0.37</v>
+      </c>
+      <c r="C100">
+        <v>111665627</v>
+      </c>
+      <c r="D100">
+        <v>113000000</v>
+      </c>
+      <c r="E100" t="s">
+        <v>367</v>
+      </c>
+      <c r="F100" t="s">
+        <v>368</v>
+      </c>
+      <c r="G100" t="s">
+        <v>370</v>
+      </c>
+      <c r="H100" t="s">
+        <v>15</v>
+      </c>
+      <c r="I100">
+        <v>3.89</v>
+      </c>
+      <c r="J100" s="1">
+        <v>46378.22928240741</v>
+      </c>
+      <c r="K100" t="s">
+        <v>23</v>
+      </c>
+      <c r="L100" t="s">
+        <v>17</v>
+      </c>
+      <c r="M100" t="s">
+        <v>212</v>
+      </c>
+      <c r="N100" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="101" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>80</v>
+      </c>
+      <c r="B101">
+        <v>0.37</v>
+      </c>
+      <c r="C101">
+        <v>113483074</v>
+      </c>
+      <c r="D101">
+        <v>114000000</v>
+      </c>
+      <c r="E101" t="s">
+        <v>367</v>
+      </c>
+      <c r="F101" t="s">
+        <v>368</v>
+      </c>
+      <c r="G101" t="s">
+        <v>370</v>
+      </c>
+      <c r="H101" t="s">
+        <v>213</v>
+      </c>
+      <c r="I101">
+        <v>3.71</v>
+      </c>
+      <c r="J101" s="1">
+        <v>46309.22928240741</v>
+      </c>
+      <c r="K101" t="s">
+        <v>82</v>
+      </c>
+      <c r="L101" t="s">
+        <v>17</v>
+      </c>
+      <c r="M101" t="s">
+        <v>214</v>
+      </c>
+      <c r="N101" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="102" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
+        <v>94</v>
+      </c>
+      <c r="B102">
+        <v>0.36</v>
+      </c>
+      <c r="C102">
+        <v>109975594</v>
+      </c>
+      <c r="D102">
+        <v>110000000</v>
+      </c>
+      <c r="E102" t="s">
+        <v>366</v>
+      </c>
+      <c r="F102" t="s">
+        <v>366</v>
+      </c>
+      <c r="G102" t="s">
+        <v>366</v>
+      </c>
+      <c r="H102" t="s">
+        <v>15</v>
+      </c>
+      <c r="I102">
+        <v>3.74</v>
+      </c>
+      <c r="J102" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K102" t="s">
+        <v>36</v>
+      </c>
+      <c r="L102" t="s">
+        <v>17</v>
+      </c>
+      <c r="M102" t="s">
+        <v>216</v>
+      </c>
+      <c r="N102" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="103" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A103" t="s">
+        <v>22</v>
+      </c>
+      <c r="B103">
+        <v>0.35</v>
+      </c>
+      <c r="C103">
+        <v>106486805</v>
+      </c>
+      <c r="D103">
+        <v>107500000</v>
+      </c>
+      <c r="E103" t="s">
+        <v>367</v>
+      </c>
+      <c r="F103" t="s">
+        <v>368</v>
+      </c>
+      <c r="G103" t="s">
+        <v>369</v>
+      </c>
+      <c r="H103" t="s">
+        <v>15</v>
+      </c>
+      <c r="I103">
+        <v>3.82</v>
+      </c>
+      <c r="J103" s="1">
+        <v>46357.22928240741</v>
+      </c>
+      <c r="K103" t="s">
+        <v>23</v>
+      </c>
+      <c r="L103" t="s">
+        <v>17</v>
+      </c>
+      <c r="M103" t="s">
+        <v>218</v>
+      </c>
+      <c r="N103" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="104" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A104" t="s">
+        <v>60</v>
+      </c>
+      <c r="B104">
+        <v>0.34</v>
+      </c>
+      <c r="C104">
+        <v>103474367</v>
+      </c>
+      <c r="D104">
+        <v>103200000</v>
+      </c>
+      <c r="E104" t="s">
+        <v>367</v>
+      </c>
+      <c r="F104" t="s">
+        <v>368</v>
+      </c>
+      <c r="G104" t="s">
+        <v>370</v>
+      </c>
+      <c r="H104" t="s">
+        <v>15</v>
+      </c>
+      <c r="I104">
+        <v>4.05</v>
+      </c>
+      <c r="J104" s="1">
+        <v>46492.22928240741</v>
+      </c>
+      <c r="K104" t="s">
+        <v>23</v>
+      </c>
+      <c r="L104" t="s">
+        <v>17</v>
+      </c>
+      <c r="M104" t="s">
+        <v>220</v>
+      </c>
+      <c r="N104" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="105" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A105" t="s">
+        <v>94</v>
+      </c>
+      <c r="B105">
+        <v>0.34</v>
+      </c>
+      <c r="C105">
+        <v>103998309</v>
+      </c>
+      <c r="D105">
+        <v>104000000</v>
+      </c>
+      <c r="E105" t="s">
+        <v>366</v>
+      </c>
+      <c r="F105" t="s">
+        <v>366</v>
+      </c>
+      <c r="G105" t="s">
+        <v>366</v>
+      </c>
+      <c r="H105" t="s">
+        <v>15</v>
+      </c>
+      <c r="I105">
+        <v>3.7</v>
+      </c>
+      <c r="J105" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K105" t="s">
+        <v>36</v>
+      </c>
+      <c r="L105" t="s">
+        <v>17</v>
+      </c>
+      <c r="M105" t="s">
+        <v>222</v>
+      </c>
+      <c r="N105" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="106" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A106" t="s">
+        <v>43</v>
+      </c>
+      <c r="B106">
+        <v>0.33</v>
+      </c>
+      <c r="C106">
+        <v>100000000</v>
+      </c>
+      <c r="D106">
+        <v>100000000</v>
+      </c>
+      <c r="E106" t="s">
+        <v>366</v>
+      </c>
+      <c r="F106" t="s">
+        <v>366</v>
+      </c>
+      <c r="G106" t="s">
+        <v>366</v>
+      </c>
+      <c r="H106" t="s">
+        <v>15</v>
+      </c>
+      <c r="I106">
+        <v>3.5</v>
+      </c>
+      <c r="J106" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K106" t="s">
+        <v>44</v>
+      </c>
+      <c r="L106" t="s">
+        <v>17</v>
+      </c>
+      <c r="M106" t="s">
+        <v>224</v>
+      </c>
+      <c r="N106" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="107" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A107" t="s">
+        <v>94</v>
+      </c>
+      <c r="B107">
+        <v>0.33</v>
+      </c>
+      <c r="C107">
+        <v>100002088</v>
+      </c>
+      <c r="D107">
+        <v>100000000</v>
+      </c>
+      <c r="E107" t="s">
+        <v>366</v>
+      </c>
+      <c r="F107" t="s">
+        <v>366</v>
+      </c>
+      <c r="G107" t="s">
+        <v>366</v>
+      </c>
+      <c r="H107" t="s">
+        <v>15</v>
+      </c>
+      <c r="I107">
+        <v>3.73</v>
+      </c>
+      <c r="J107" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K107" t="s">
+        <v>36</v>
+      </c>
+      <c r="L107" t="s">
+        <v>17</v>
+      </c>
+      <c r="M107" t="s">
+        <v>225</v>
+      </c>
+      <c r="N107" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="108" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A108" t="s">
+        <v>104</v>
+      </c>
+      <c r="B108">
+        <v>0.33</v>
+      </c>
+      <c r="C108">
+        <v>100002151</v>
+      </c>
+      <c r="D108">
+        <v>100000000</v>
+      </c>
+      <c r="E108" t="s">
+        <v>367</v>
+      </c>
+      <c r="F108" t="s">
+        <v>368</v>
+      </c>
+      <c r="G108" t="s">
+        <v>370</v>
+      </c>
+      <c r="H108" t="s">
+        <v>15</v>
+      </c>
+      <c r="I108">
+        <v>3.72</v>
+      </c>
+      <c r="J108" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K108" t="s">
+        <v>36</v>
+      </c>
+      <c r="L108" t="s">
+        <v>17</v>
+      </c>
+      <c r="M108" t="s">
+        <v>227</v>
+      </c>
+      <c r="N108" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="109" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A109" t="s">
+        <v>94</v>
+      </c>
+      <c r="B109">
+        <v>0.33</v>
+      </c>
+      <c r="C109">
+        <v>99279077</v>
+      </c>
+      <c r="D109">
+        <v>99300000</v>
+      </c>
+      <c r="E109" t="s">
+        <v>366</v>
+      </c>
+      <c r="F109" t="s">
+        <v>366</v>
+      </c>
+      <c r="G109" t="s">
+        <v>366</v>
+      </c>
+      <c r="H109" t="s">
+        <v>15</v>
+      </c>
+      <c r="I109">
+        <v>3.7</v>
+      </c>
+      <c r="J109" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K109" t="s">
+        <v>36</v>
+      </c>
+      <c r="L109" t="s">
+        <v>17</v>
+      </c>
+      <c r="M109" t="s">
+        <v>228</v>
+      </c>
+      <c r="N109" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="110" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A110" t="s">
+        <v>94</v>
+      </c>
+      <c r="B110">
+        <v>0.33</v>
+      </c>
+      <c r="C110">
+        <v>100033583</v>
+      </c>
+      <c r="D110">
+        <v>100000000</v>
+      </c>
+      <c r="E110" t="s">
+        <v>366</v>
+      </c>
+      <c r="F110" t="s">
+        <v>366</v>
+      </c>
+      <c r="G110" t="s">
+        <v>366</v>
+      </c>
+      <c r="H110" t="s">
+        <v>15</v>
+      </c>
+      <c r="I110">
+        <v>3.71</v>
+      </c>
+      <c r="J110" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K110" t="s">
+        <v>36</v>
+      </c>
+      <c r="L110" t="s">
+        <v>17</v>
+      </c>
+      <c r="M110" t="s">
+        <v>230</v>
+      </c>
+      <c r="N110" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="111" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A111" t="s">
+        <v>22</v>
+      </c>
+      <c r="B111">
+        <v>0.33</v>
+      </c>
+      <c r="C111">
+        <v>98881256</v>
+      </c>
+      <c r="D111">
+        <v>100000000</v>
+      </c>
+      <c r="E111" t="s">
+        <v>367</v>
+      </c>
+      <c r="F111" t="s">
+        <v>368</v>
+      </c>
+      <c r="G111" t="s">
+        <v>369</v>
+      </c>
+      <c r="H111" t="s">
+        <v>15</v>
+      </c>
+      <c r="I111">
+        <v>3.86</v>
+      </c>
+      <c r="J111" s="1">
+        <v>46373.22928240741</v>
+      </c>
+      <c r="K111" t="s">
+        <v>23</v>
+      </c>
+      <c r="L111" t="s">
+        <v>17</v>
+      </c>
+      <c r="M111" t="s">
+        <v>232</v>
+      </c>
+      <c r="N111" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="112" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A112" t="s">
+        <v>104</v>
+      </c>
+      <c r="B112">
+        <v>0.33</v>
+      </c>
+      <c r="C112">
+        <v>100005662</v>
+      </c>
+      <c r="D112">
+        <v>100000000</v>
+      </c>
+      <c r="E112" t="s">
+        <v>367</v>
+      </c>
+      <c r="F112" t="s">
+        <v>368</v>
+      </c>
+      <c r="G112" t="s">
+        <v>370</v>
+      </c>
+      <c r="H112" t="s">
+        <v>234</v>
+      </c>
+      <c r="I112">
+        <v>3.71</v>
+      </c>
+      <c r="J112" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K112" t="s">
+        <v>36</v>
+      </c>
+      <c r="L112" t="s">
+        <v>17</v>
+      </c>
+      <c r="M112" t="s">
+        <v>235</v>
+      </c>
+      <c r="N112" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="113" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A113" t="s">
+        <v>60</v>
+      </c>
+      <c r="B113">
+        <v>0.33</v>
+      </c>
+      <c r="C113">
+        <v>98900781</v>
+      </c>
+      <c r="D113">
+        <v>100000000</v>
+      </c>
+      <c r="E113" t="s">
+        <v>367</v>
+      </c>
+      <c r="F113" t="s">
+        <v>368</v>
+      </c>
+      <c r="G113" t="s">
+        <v>370</v>
+      </c>
+      <c r="H113" t="s">
+        <v>15</v>
+      </c>
+      <c r="I113">
+        <v>3.79</v>
+      </c>
+      <c r="J113" s="1">
+        <v>46538.22928240741</v>
+      </c>
+      <c r="K113" t="s">
+        <v>23</v>
+      </c>
+      <c r="L113" t="s">
+        <v>17</v>
+      </c>
+      <c r="M113" t="s">
+        <v>237</v>
+      </c>
+      <c r="N113" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="114" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
+        <v>239</v>
+      </c>
+      <c r="B114">
+        <v>0.33</v>
+      </c>
+      <c r="C114">
+        <v>100000000</v>
+      </c>
+      <c r="D114">
+        <v>100000000</v>
+      </c>
+      <c r="E114" t="s">
+        <v>366</v>
+      </c>
+      <c r="F114" t="s">
+        <v>366</v>
+      </c>
+      <c r="G114" t="s">
+        <v>366</v>
+      </c>
+      <c r="H114" t="s">
+        <v>15</v>
+      </c>
+      <c r="I114">
+        <v>3.66</v>
+      </c>
+      <c r="J114" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K114" t="s">
+        <v>44</v>
+      </c>
+      <c r="L114" t="s">
+        <v>17</v>
+      </c>
+      <c r="M114" t="s">
+        <v>240</v>
+      </c>
+      <c r="N114" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="115" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A115" t="s">
+        <v>104</v>
+      </c>
+      <c r="B115">
+        <v>0.33</v>
+      </c>
+      <c r="C115">
+        <v>100014958</v>
+      </c>
+      <c r="D115">
+        <v>100000000</v>
+      </c>
+      <c r="E115" t="s">
+        <v>367</v>
+      </c>
+      <c r="F115" t="s">
+        <v>368</v>
+      </c>
+      <c r="G115" t="s">
+        <v>370</v>
+      </c>
+      <c r="H115" t="s">
+        <v>15</v>
+      </c>
+      <c r="I115">
+        <v>3.74</v>
+      </c>
+      <c r="J115" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K115" t="s">
+        <v>36</v>
+      </c>
+      <c r="L115" t="s">
+        <v>17</v>
+      </c>
+      <c r="M115" t="s">
+        <v>241</v>
+      </c>
+      <c r="N115" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="116" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A116" t="s">
+        <v>80</v>
+      </c>
+      <c r="B116">
+        <v>0.32</v>
+      </c>
+      <c r="C116">
+        <v>96404718</v>
+      </c>
+      <c r="D116">
+        <v>97085000</v>
+      </c>
+      <c r="E116" t="s">
+        <v>367</v>
+      </c>
+      <c r="F116" t="s">
+        <v>368</v>
+      </c>
+      <c r="G116" t="s">
+        <v>370</v>
+      </c>
+      <c r="H116" t="s">
+        <v>243</v>
+      </c>
+      <c r="I116">
+        <v>3.77</v>
+      </c>
+      <c r="J116" s="1">
+        <v>46332.22928240741</v>
+      </c>
+      <c r="K116" t="s">
+        <v>82</v>
+      </c>
+      <c r="L116" t="s">
+        <v>17</v>
+      </c>
+      <c r="M116" t="s">
+        <v>244</v>
+      </c>
+      <c r="N116" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="117" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A117" t="s">
+        <v>60</v>
+      </c>
+      <c r="B117">
+        <v>0.32</v>
+      </c>
+      <c r="C117">
+        <v>98071289</v>
+      </c>
+      <c r="D117">
+        <v>100000000</v>
+      </c>
+      <c r="E117" t="s">
+        <v>367</v>
+      </c>
+      <c r="F117" t="s">
+        <v>368</v>
+      </c>
+      <c r="G117" t="s">
+        <v>370</v>
+      </c>
+      <c r="H117" t="s">
+        <v>15</v>
+      </c>
+      <c r="I117">
+        <v>4.03</v>
+      </c>
+      <c r="J117" s="1">
+        <v>46477.22928240741</v>
+      </c>
+      <c r="K117" t="s">
+        <v>23</v>
+      </c>
+      <c r="L117" t="s">
+        <v>17</v>
+      </c>
+      <c r="M117" t="s">
+        <v>245</v>
+      </c>
+      <c r="N117" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="118" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A118" t="s">
+        <v>94</v>
+      </c>
+      <c r="B118">
+        <v>0.32</v>
+      </c>
+      <c r="C118">
+        <v>97699372</v>
+      </c>
+      <c r="D118">
+        <v>97700000</v>
+      </c>
+      <c r="E118" t="s">
+        <v>366</v>
+      </c>
+      <c r="F118" t="s">
+        <v>366</v>
+      </c>
+      <c r="G118" t="s">
+        <v>366</v>
+      </c>
+      <c r="H118" t="s">
+        <v>15</v>
+      </c>
+      <c r="I118">
+        <v>3.76</v>
+      </c>
+      <c r="J118" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K118" t="s">
+        <v>36</v>
+      </c>
+      <c r="L118" t="s">
+        <v>17</v>
+      </c>
+      <c r="M118" t="s">
+        <v>246</v>
+      </c>
+      <c r="N118" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="119" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A119" t="s">
+        <v>60</v>
+      </c>
+      <c r="B119">
+        <v>0.31</v>
+      </c>
+      <c r="C119">
+        <v>94799965</v>
+      </c>
+      <c r="D119">
+        <v>94750000</v>
+      </c>
+      <c r="E119" t="s">
+        <v>367</v>
+      </c>
+      <c r="F119" t="s">
+        <v>368</v>
+      </c>
+      <c r="G119" t="s">
+        <v>370</v>
+      </c>
+      <c r="H119" t="s">
+        <v>15</v>
+      </c>
+      <c r="I119">
+        <v>4.03</v>
+      </c>
+      <c r="J119" s="1">
+        <v>46418.22928240741</v>
+      </c>
+      <c r="K119" t="s">
+        <v>23</v>
+      </c>
+      <c r="L119" t="s">
+        <v>17</v>
+      </c>
+      <c r="M119" t="s">
+        <v>248</v>
+      </c>
+      <c r="N119" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="120" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A120" t="s">
+        <v>94</v>
+      </c>
+      <c r="B120">
+        <v>0.31</v>
+      </c>
+      <c r="C120">
+        <v>95006074</v>
+      </c>
+      <c r="D120">
+        <v>95000000</v>
+      </c>
+      <c r="E120" t="s">
+        <v>366</v>
+      </c>
+      <c r="F120" t="s">
+        <v>366</v>
+      </c>
+      <c r="G120" t="s">
+        <v>366</v>
+      </c>
+      <c r="H120" t="s">
+        <v>15</v>
+      </c>
+      <c r="I120">
+        <v>3.73</v>
+      </c>
+      <c r="J120" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K120" t="s">
+        <v>36</v>
+      </c>
+      <c r="L120" t="s">
+        <v>17</v>
+      </c>
+      <c r="M120" t="s">
+        <v>250</v>
+      </c>
+      <c r="N120" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="121" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A121" t="s">
+        <v>60</v>
+      </c>
+      <c r="B121">
+        <v>0.31</v>
+      </c>
+      <c r="C121">
+        <v>93044202</v>
+      </c>
+      <c r="D121">
+        <v>93650000</v>
+      </c>
+      <c r="E121" t="s">
+        <v>367</v>
+      </c>
+      <c r="F121" t="s">
+        <v>368</v>
+      </c>
+      <c r="G121" t="s">
+        <v>370</v>
+      </c>
+      <c r="H121" t="s">
+        <v>15</v>
+      </c>
+      <c r="I121">
+        <v>3.88</v>
+      </c>
+      <c r="J121" s="1">
+        <v>46356.22928240741</v>
+      </c>
+      <c r="K121" t="s">
+        <v>23</v>
+      </c>
+      <c r="L121" t="s">
+        <v>17</v>
+      </c>
+      <c r="M121" t="s">
+        <v>252</v>
+      </c>
+      <c r="N121" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="122" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A122" t="s">
+        <v>74</v>
+      </c>
+      <c r="B122">
+        <v>0.3</v>
+      </c>
+      <c r="C122">
+        <v>91993030</v>
+      </c>
+      <c r="D122">
+        <v>92000000</v>
+      </c>
+      <c r="E122" t="s">
+        <v>366</v>
+      </c>
+      <c r="F122" t="s">
+        <v>366</v>
+      </c>
+      <c r="G122" t="s">
+        <v>366</v>
+      </c>
+      <c r="H122" t="s">
+        <v>15</v>
+      </c>
+      <c r="I122">
+        <v>3.74</v>
+      </c>
+      <c r="J122" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K122" t="s">
+        <v>36</v>
+      </c>
+      <c r="L122" t="s">
+        <v>17</v>
+      </c>
+      <c r="M122" t="s">
+        <v>254</v>
+      </c>
+      <c r="N122" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="123" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A123" t="s">
+        <v>60</v>
+      </c>
+      <c r="B123">
+        <v>0.3</v>
+      </c>
+      <c r="C123">
+        <v>91493401</v>
+      </c>
+      <c r="D123">
+        <v>92000000</v>
+      </c>
+      <c r="E123" t="s">
+        <v>367</v>
+      </c>
+      <c r="F123" t="s">
+        <v>368</v>
+      </c>
+      <c r="G123" t="s">
+        <v>370</v>
+      </c>
+      <c r="H123" t="s">
+        <v>15</v>
+      </c>
+      <c r="I123">
+        <v>3.58</v>
+      </c>
+      <c r="J123" s="1">
+        <v>46356.22928240741</v>
+      </c>
+      <c r="K123" t="s">
+        <v>23</v>
+      </c>
+      <c r="L123" t="s">
+        <v>17</v>
+      </c>
+      <c r="M123" t="s">
+        <v>256</v>
+      </c>
+      <c r="N123" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="124" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A124" t="s">
+        <v>94</v>
+      </c>
+      <c r="B124">
+        <v>0.3</v>
+      </c>
+      <c r="C124">
+        <v>89998788</v>
+      </c>
+      <c r="D124">
+        <v>90000000</v>
+      </c>
+      <c r="E124" t="s">
+        <v>367</v>
+      </c>
+      <c r="F124" t="s">
+        <v>368</v>
+      </c>
+      <c r="G124" t="s">
+        <v>370</v>
+      </c>
+      <c r="H124" t="s">
+        <v>15</v>
+      </c>
+      <c r="I124">
+        <v>3.7</v>
+      </c>
+      <c r="J124" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K124" t="s">
+        <v>36</v>
+      </c>
+      <c r="L124" t="s">
+        <v>17</v>
+      </c>
+      <c r="M124" t="s">
+        <v>257</v>
+      </c>
+      <c r="N124" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="125" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A125" t="s">
+        <v>80</v>
+      </c>
+      <c r="B125">
+        <v>0.3</v>
+      </c>
+      <c r="C125">
+        <v>92166000</v>
+      </c>
+      <c r="D125">
+        <v>92605000</v>
+      </c>
+      <c r="E125" t="s">
+        <v>367</v>
+      </c>
+      <c r="F125" t="s">
+        <v>368</v>
+      </c>
+      <c r="G125" t="s">
+        <v>370</v>
+      </c>
+      <c r="H125" t="s">
+        <v>259</v>
+      </c>
+      <c r="I125">
+        <v>3.71</v>
+      </c>
+      <c r="J125" s="1">
+        <v>46311.22928240741</v>
+      </c>
+      <c r="K125" t="s">
+        <v>82</v>
+      </c>
+      <c r="L125" t="s">
+        <v>17</v>
+      </c>
+      <c r="M125" t="s">
+        <v>260</v>
+      </c>
+      <c r="N125" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="126" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A126" t="s">
+        <v>60</v>
+      </c>
+      <c r="B126">
+        <v>0.3</v>
+      </c>
+      <c r="C126">
+        <v>91133893</v>
+      </c>
+      <c r="D126">
+        <v>91000000</v>
+      </c>
+      <c r="E126" t="s">
+        <v>367</v>
+      </c>
+      <c r="F126" t="s">
+        <v>368</v>
+      </c>
+      <c r="G126" t="s">
+        <v>370</v>
+      </c>
+      <c r="H126" t="s">
+        <v>15</v>
+      </c>
+      <c r="I126">
+        <v>3.53</v>
+      </c>
+      <c r="J126" s="1">
+        <v>46461.22928240741</v>
+      </c>
+      <c r="K126" t="s">
+        <v>23</v>
+      </c>
+      <c r="L126" t="s">
+        <v>17</v>
+      </c>
+      <c r="M126" t="s">
+        <v>261</v>
+      </c>
+      <c r="N126" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="127" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A127" t="s">
+        <v>60</v>
+      </c>
+      <c r="B127">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="C127">
+        <v>86844563</v>
+      </c>
+      <c r="D127">
+        <v>89200000</v>
+      </c>
+      <c r="E127" t="s">
+        <v>367</v>
+      </c>
+      <c r="F127" t="s">
+        <v>368</v>
+      </c>
+      <c r="G127" t="s">
+        <v>370</v>
+      </c>
+      <c r="H127" t="s">
+        <v>15</v>
+      </c>
+      <c r="I127">
+        <v>4.1399999999999997</v>
+      </c>
+      <c r="J127" s="1">
+        <v>46538.22928240741</v>
+      </c>
+      <c r="K127" t="s">
+        <v>23</v>
+      </c>
+      <c r="L127" t="s">
+        <v>17</v>
+      </c>
+      <c r="M127" t="s">
+        <v>263</v>
+      </c>
+      <c r="N127" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="128" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A128" t="s">
+        <v>94</v>
+      </c>
+      <c r="B128">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="C128">
+        <v>88005809</v>
+      </c>
+      <c r="D128">
+        <v>88000000</v>
+      </c>
+      <c r="E128" t="s">
+        <v>366</v>
+      </c>
+      <c r="F128" t="s">
+        <v>366</v>
+      </c>
+      <c r="G128" t="s">
+        <v>366</v>
+      </c>
+      <c r="H128" t="s">
+        <v>15</v>
+      </c>
+      <c r="I128">
+        <v>3.72</v>
+      </c>
+      <c r="J128" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K128" t="s">
+        <v>36</v>
+      </c>
+      <c r="L128" t="s">
+        <v>17</v>
+      </c>
+      <c r="M128" t="s">
+        <v>264</v>
+      </c>
+      <c r="N128" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="129" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A129" t="s">
+        <v>74</v>
+      </c>
+      <c r="B129">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="C129">
+        <v>87465390</v>
+      </c>
+      <c r="D129">
+        <v>87460000</v>
+      </c>
+      <c r="E129" t="s">
+        <v>366</v>
+      </c>
+      <c r="F129" t="s">
+        <v>366</v>
+      </c>
+      <c r="G129" t="s">
+        <v>366</v>
+      </c>
+      <c r="H129" t="s">
+        <v>15</v>
+      </c>
+      <c r="I129">
+        <v>3.77</v>
+      </c>
+      <c r="J129" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K129" t="s">
+        <v>36</v>
+      </c>
+      <c r="L129" t="s">
+        <v>17</v>
+      </c>
+      <c r="M129" t="s">
+        <v>266</v>
+      </c>
+      <c r="N129" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="130" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A130" t="s">
+        <v>74</v>
+      </c>
+      <c r="B130">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="C130">
+        <v>89084488</v>
+      </c>
+      <c r="D130">
+        <v>88900000</v>
+      </c>
+      <c r="E130" t="s">
+        <v>367</v>
+      </c>
+      <c r="F130" t="s">
+        <v>368</v>
+      </c>
+      <c r="G130" t="s">
+        <v>370</v>
+      </c>
+      <c r="H130" t="s">
+        <v>15</v>
+      </c>
+      <c r="I130">
+        <v>3.73</v>
+      </c>
+      <c r="J130" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K130" t="s">
+        <v>36</v>
+      </c>
+      <c r="L130" t="s">
+        <v>17</v>
+      </c>
+      <c r="M130" t="s">
+        <v>267</v>
+      </c>
+      <c r="N130" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="131" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A131" t="s">
+        <v>80</v>
+      </c>
+      <c r="B131">
+        <v>0.27</v>
+      </c>
+      <c r="C131">
+        <v>82791751</v>
+      </c>
+      <c r="D131">
+        <v>83000000</v>
+      </c>
+      <c r="E131" t="s">
+        <v>367</v>
+      </c>
+      <c r="F131" t="s">
+        <v>368</v>
+      </c>
+      <c r="G131" t="s">
+        <v>370</v>
+      </c>
+      <c r="H131" t="s">
+        <v>269</v>
+      </c>
+      <c r="I131">
+        <v>3.61</v>
+      </c>
+      <c r="J131" s="1">
+        <v>46290.22928240741</v>
+      </c>
+      <c r="K131" t="s">
+        <v>82</v>
+      </c>
+      <c r="L131" t="s">
+        <v>17</v>
+      </c>
+      <c r="M131" t="s">
+        <v>270</v>
+      </c>
+      <c r="N131" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="132" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A132" t="s">
+        <v>35</v>
+      </c>
+      <c r="B132">
+        <v>0.25</v>
+      </c>
+      <c r="C132">
+        <v>75029908</v>
+      </c>
+      <c r="D132">
+        <v>75027000</v>
+      </c>
+      <c r="E132" t="s">
+        <v>366</v>
+      </c>
+      <c r="F132" t="s">
+        <v>366</v>
+      </c>
+      <c r="G132" t="s">
+        <v>366</v>
+      </c>
+      <c r="H132" t="s">
+        <v>15</v>
+      </c>
+      <c r="I132">
+        <v>3.72</v>
+      </c>
+      <c r="J132" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K132" t="s">
+        <v>36</v>
+      </c>
+      <c r="L132" t="s">
+        <v>17</v>
+      </c>
+      <c r="M132" t="s">
+        <v>272</v>
+      </c>
+      <c r="N132" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="133" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A133" t="s">
+        <v>22</v>
+      </c>
+      <c r="B133">
+        <v>0.24</v>
+      </c>
+      <c r="C133">
+        <v>74036621</v>
+      </c>
+      <c r="D133">
+        <v>75000000</v>
+      </c>
+      <c r="E133" t="s">
+        <v>367</v>
+      </c>
+      <c r="F133" t="s">
+        <v>368</v>
+      </c>
+      <c r="G133" t="s">
+        <v>369</v>
+      </c>
+      <c r="H133" t="s">
+        <v>15</v>
+      </c>
+      <c r="I133">
+        <v>3.92</v>
+      </c>
+      <c r="J133" s="1">
+        <v>46387.22928240741</v>
+      </c>
+      <c r="K133" t="s">
+        <v>23</v>
+      </c>
+      <c r="L133" t="s">
+        <v>17</v>
+      </c>
+      <c r="M133" t="s">
+        <v>273</v>
+      </c>
+      <c r="N133" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="134" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A134" t="s">
+        <v>104</v>
+      </c>
+      <c r="B134">
+        <v>0.23</v>
+      </c>
+      <c r="C134">
+        <v>68600004</v>
+      </c>
+      <c r="D134">
+        <v>69245000</v>
+      </c>
+      <c r="E134" t="s">
+        <v>367</v>
+      </c>
+      <c r="F134" t="s">
+        <v>368</v>
+      </c>
+      <c r="G134" t="s">
+        <v>370</v>
+      </c>
+      <c r="H134" t="s">
+        <v>15</v>
+      </c>
+      <c r="I134">
+        <v>3.57</v>
+      </c>
+      <c r="J134" s="1">
+        <v>46415.22928240741</v>
+      </c>
+      <c r="K134" t="s">
+        <v>36</v>
+      </c>
+      <c r="L134" t="s">
+        <v>17</v>
+      </c>
+      <c r="M134" t="s">
+        <v>274</v>
+      </c>
+      <c r="N134" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="135" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A135" t="s">
+        <v>94</v>
+      </c>
+      <c r="B135">
+        <v>0.23</v>
+      </c>
+      <c r="C135">
+        <v>69999856</v>
+      </c>
+      <c r="D135">
+        <v>70000000</v>
+      </c>
+      <c r="E135" t="s">
+        <v>367</v>
+      </c>
+      <c r="F135" t="s">
+        <v>368</v>
+      </c>
+      <c r="G135" t="s">
+        <v>370</v>
+      </c>
+      <c r="H135" t="s">
+        <v>15</v>
+      </c>
+      <c r="I135">
+        <v>3.69</v>
+      </c>
+      <c r="J135" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K135" t="s">
+        <v>36</v>
+      </c>
+      <c r="L135" t="s">
+        <v>17</v>
+      </c>
+      <c r="M135" t="s">
+        <v>275</v>
+      </c>
+      <c r="N135" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="136" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A136" t="s">
+        <v>94</v>
+      </c>
+      <c r="B136">
+        <v>0.23</v>
+      </c>
+      <c r="C136">
+        <v>69999112</v>
+      </c>
+      <c r="D136">
+        <v>70000000</v>
+      </c>
+      <c r="E136" t="s">
+        <v>366</v>
+      </c>
+      <c r="F136" t="s">
+        <v>366</v>
+      </c>
+      <c r="G136" t="s">
+        <v>366</v>
+      </c>
+      <c r="H136" t="s">
+        <v>15</v>
+      </c>
+      <c r="I136">
+        <v>3.68</v>
+      </c>
+      <c r="J136" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K136" t="s">
+        <v>36</v>
+      </c>
+      <c r="L136" t="s">
+        <v>17</v>
+      </c>
+      <c r="M136" t="s">
+        <v>276</v>
+      </c>
+      <c r="N136" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="137" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A137" t="s">
+        <v>80</v>
+      </c>
+      <c r="B137">
+        <v>0.23</v>
+      </c>
+      <c r="C137">
+        <v>69521127</v>
+      </c>
+      <c r="D137">
+        <v>70500000</v>
+      </c>
+      <c r="E137" t="s">
+        <v>367</v>
+      </c>
+      <c r="F137" t="s">
+        <v>368</v>
+      </c>
+      <c r="G137" t="s">
+        <v>370</v>
+      </c>
+      <c r="H137" t="s">
+        <v>277</v>
+      </c>
+      <c r="I137">
+        <v>3.85</v>
+      </c>
+      <c r="J137" s="1">
+        <v>46395.22928240741</v>
+      </c>
+      <c r="K137" t="s">
+        <v>82</v>
+      </c>
+      <c r="L137" t="s">
+        <v>17</v>
+      </c>
+      <c r="M137" t="s">
+        <v>278</v>
+      </c>
+      <c r="N137" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="138" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A138" t="s">
+        <v>74</v>
+      </c>
+      <c r="B138">
+        <v>0.23</v>
+      </c>
+      <c r="C138">
+        <v>68909944</v>
+      </c>
+      <c r="D138">
+        <v>68900000</v>
+      </c>
+      <c r="E138" t="s">
+        <v>366</v>
+      </c>
+      <c r="F138" t="s">
+        <v>366</v>
+      </c>
+      <c r="G138" t="s">
+        <v>366</v>
+      </c>
+      <c r="H138" t="s">
+        <v>279</v>
+      </c>
+      <c r="I138">
+        <v>3.78</v>
+      </c>
+      <c r="J138" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K138" t="s">
+        <v>36</v>
+      </c>
+      <c r="L138" t="s">
+        <v>17</v>
+      </c>
+      <c r="M138" t="s">
+        <v>280</v>
+      </c>
+      <c r="N138" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="139" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A139" t="s">
+        <v>120</v>
+      </c>
+      <c r="B139">
+        <v>0.21</v>
+      </c>
+      <c r="C139">
+        <v>65000000</v>
+      </c>
+      <c r="D139">
+        <v>65000000</v>
+      </c>
+      <c r="E139" t="s">
+        <v>366</v>
+      </c>
+      <c r="F139" t="s">
+        <v>366</v>
+      </c>
+      <c r="G139" t="s">
+        <v>366</v>
+      </c>
+      <c r="H139" t="s">
+        <v>15</v>
+      </c>
+      <c r="I139">
+        <v>3.67</v>
+      </c>
+      <c r="J139" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K139" t="s">
+        <v>44</v>
+      </c>
+      <c r="L139" t="s">
+        <v>17</v>
+      </c>
+      <c r="M139" t="s">
+        <v>282</v>
+      </c>
+      <c r="N139" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="140" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A140" t="s">
+        <v>94</v>
+      </c>
+      <c r="B140">
+        <v>0.21</v>
+      </c>
+      <c r="C140">
+        <v>64999440</v>
+      </c>
+      <c r="D140">
+        <v>65000000</v>
+      </c>
+      <c r="E140" t="s">
+        <v>366</v>
+      </c>
+      <c r="F140" t="s">
+        <v>366</v>
+      </c>
+      <c r="G140" t="s">
+        <v>366</v>
+      </c>
+      <c r="H140" t="s">
+        <v>15</v>
+      </c>
+      <c r="I140">
+        <v>3.7</v>
+      </c>
+      <c r="J140" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K140" t="s">
+        <v>36</v>
+      </c>
+      <c r="L140" t="s">
+        <v>17</v>
+      </c>
+      <c r="M140" t="s">
+        <v>283</v>
+      </c>
+      <c r="N140" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="141" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A141" t="s">
+        <v>94</v>
+      </c>
+      <c r="B141">
+        <v>0.21</v>
+      </c>
+      <c r="C141">
+        <v>65005788</v>
+      </c>
+      <c r="D141">
+        <v>65000000</v>
+      </c>
+      <c r="E141" t="s">
+        <v>366</v>
+      </c>
+      <c r="F141" t="s">
+        <v>366</v>
+      </c>
+      <c r="G141" t="s">
+        <v>366</v>
+      </c>
+      <c r="H141" t="s">
+        <v>15</v>
+      </c>
+      <c r="I141">
+        <v>3.74</v>
+      </c>
+      <c r="J141" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K141" t="s">
+        <v>36</v>
+      </c>
+      <c r="L141" t="s">
+        <v>17</v>
+      </c>
+      <c r="M141" t="s">
+        <v>284</v>
+      </c>
+      <c r="N141" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="142" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A142" t="s">
+        <v>94</v>
+      </c>
+      <c r="B142">
+        <v>0.2</v>
+      </c>
+      <c r="C142">
+        <v>60000000</v>
+      </c>
+      <c r="D142">
+        <v>60000000</v>
+      </c>
+      <c r="E142" t="s">
+        <v>367</v>
+      </c>
+      <c r="F142" t="s">
+        <v>368</v>
+      </c>
+      <c r="G142" t="s">
+        <v>370</v>
+      </c>
+      <c r="H142" t="s">
+        <v>286</v>
+      </c>
+      <c r="I142">
+        <v>3.65</v>
+      </c>
+      <c r="J142" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K142" t="s">
+        <v>36</v>
+      </c>
+      <c r="L142" t="s">
+        <v>17</v>
+      </c>
+      <c r="M142" t="s">
+        <v>287</v>
+      </c>
+      <c r="N142" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="143" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A143" t="s">
+        <v>60</v>
+      </c>
+      <c r="B143">
+        <v>0.2</v>
+      </c>
+      <c r="C143">
+        <v>60141186</v>
+      </c>
+      <c r="D143">
+        <v>61000000</v>
+      </c>
+      <c r="E143" t="s">
+        <v>367</v>
+      </c>
+      <c r="F143" t="s">
+        <v>368</v>
+      </c>
+      <c r="G143" t="s">
+        <v>370</v>
+      </c>
+      <c r="H143" t="s">
+        <v>15</v>
+      </c>
+      <c r="I143">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="J143" s="1">
+        <v>46446.22928240741</v>
+      </c>
+      <c r="K143" t="s">
+        <v>23</v>
+      </c>
+      <c r="L143" t="s">
+        <v>17</v>
+      </c>
+      <c r="M143" t="s">
+        <v>289</v>
+      </c>
+      <c r="N143" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="144" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A144" t="s">
+        <v>22</v>
+      </c>
+      <c r="B144">
+        <v>0.2</v>
+      </c>
+      <c r="C144">
+        <v>60499002</v>
+      </c>
+      <c r="D144">
+        <v>60985000</v>
+      </c>
+      <c r="E144" t="s">
+        <v>367</v>
+      </c>
+      <c r="F144" t="s">
+        <v>368</v>
+      </c>
+      <c r="G144" t="s">
+        <v>369</v>
+      </c>
+      <c r="H144" t="s">
+        <v>15</v>
+      </c>
+      <c r="I144">
+        <v>3.81</v>
+      </c>
+      <c r="J144" s="1">
+        <v>46343.22928240741</v>
+      </c>
+      <c r="K144" t="s">
+        <v>23</v>
+      </c>
+      <c r="L144" t="s">
+        <v>17</v>
+      </c>
+      <c r="M144" t="s">
+        <v>290</v>
+      </c>
+      <c r="N144" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="145" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A145" t="s">
+        <v>30</v>
+      </c>
+      <c r="B145">
+        <v>0.2</v>
+      </c>
+      <c r="C145">
+        <v>61012229</v>
+      </c>
+      <c r="D145">
+        <v>61000000</v>
+      </c>
+      <c r="E145" t="s">
+        <v>367</v>
+      </c>
+      <c r="F145" t="s">
+        <v>368</v>
+      </c>
+      <c r="G145" t="s">
+        <v>370</v>
+      </c>
+      <c r="H145" t="s">
+        <v>15</v>
+      </c>
+      <c r="I145">
+        <v>3.71</v>
+      </c>
+      <c r="J145" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K145" t="s">
+        <v>23</v>
+      </c>
+      <c r="L145" t="s">
+        <v>17</v>
+      </c>
+      <c r="M145" t="s">
+        <v>292</v>
+      </c>
+      <c r="N145" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="146" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A146" t="s">
+        <v>94</v>
+      </c>
+      <c r="B146">
+        <v>0.2</v>
+      </c>
+      <c r="C146">
+        <v>60999633</v>
+      </c>
+      <c r="D146">
+        <v>61000000</v>
+      </c>
+      <c r="E146" t="s">
+        <v>367</v>
+      </c>
+      <c r="F146" t="s">
+        <v>368</v>
+      </c>
+      <c r="G146" t="s">
+        <v>370</v>
+      </c>
+      <c r="H146" t="s">
+        <v>15</v>
+      </c>
+      <c r="I146">
+        <v>3.72</v>
+      </c>
+      <c r="J146" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K146" t="s">
+        <v>36</v>
+      </c>
+      <c r="L146" t="s">
+        <v>17</v>
+      </c>
+      <c r="M146" t="s">
+        <v>294</v>
+      </c>
+      <c r="N146" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="147" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A147" t="s">
+        <v>118</v>
+      </c>
+      <c r="B147">
+        <v>0.2</v>
+      </c>
+      <c r="C147">
+        <v>61530000</v>
+      </c>
+      <c r="D147">
+        <v>61530000</v>
+      </c>
+      <c r="E147" t="s">
+        <v>366</v>
+      </c>
+      <c r="F147" t="s">
+        <v>366</v>
+      </c>
+      <c r="G147" t="s">
+        <v>366</v>
+      </c>
+      <c r="H147" t="s">
+        <v>15</v>
+      </c>
+      <c r="I147">
+        <v>3.67</v>
+      </c>
+      <c r="J147" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K147" t="s">
+        <v>44</v>
+      </c>
+      <c r="L147" t="s">
+        <v>17</v>
+      </c>
+      <c r="M147" t="s">
+        <v>295</v>
+      </c>
+      <c r="N147" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="148" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A148" t="s">
+        <v>60</v>
+      </c>
+      <c r="B148">
+        <v>0.2</v>
+      </c>
+      <c r="C148">
+        <v>62035553</v>
+      </c>
+      <c r="D148">
+        <v>62000000</v>
+      </c>
+      <c r="E148" t="s">
+        <v>367</v>
+      </c>
+      <c r="F148" t="s">
+        <v>368</v>
+      </c>
+      <c r="G148" t="s">
+        <v>370</v>
+      </c>
+      <c r="H148" t="s">
+        <v>15</v>
+      </c>
+      <c r="I148">
+        <v>3.56</v>
+      </c>
+      <c r="J148" s="1">
+        <v>46446.22928240741</v>
+      </c>
+      <c r="K148" t="s">
+        <v>23</v>
+      </c>
+      <c r="L148" t="s">
+        <v>17</v>
+      </c>
+      <c r="M148" t="s">
+        <v>296</v>
+      </c>
+      <c r="N148" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="149" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A149" t="s">
+        <v>94</v>
+      </c>
+      <c r="B149">
+        <v>0.2</v>
+      </c>
+      <c r="C149">
+        <v>60000456</v>
+      </c>
+      <c r="D149">
+        <v>60000000</v>
+      </c>
+      <c r="E149" t="s">
+        <v>366</v>
+      </c>
+      <c r="F149" t="s">
+        <v>366</v>
+      </c>
+      <c r="G149" t="s">
+        <v>366</v>
+      </c>
+      <c r="H149" t="s">
+        <v>15</v>
+      </c>
+      <c r="I149">
+        <v>3.75</v>
+      </c>
+      <c r="J149" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K149" t="s">
+        <v>36</v>
+      </c>
+      <c r="L149" t="s">
+        <v>17</v>
+      </c>
+      <c r="M149" t="s">
+        <v>297</v>
+      </c>
+      <c r="N149" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="150" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A150" t="s">
+        <v>94</v>
+      </c>
+      <c r="B150">
+        <v>0.2</v>
+      </c>
+      <c r="C150">
+        <v>59670617</v>
+      </c>
+      <c r="D150">
+        <v>59660000</v>
+      </c>
+      <c r="E150" t="s">
+        <v>366</v>
+      </c>
+      <c r="F150" t="s">
+        <v>366</v>
+      </c>
+      <c r="G150" t="s">
+        <v>366</v>
+      </c>
+      <c r="H150" t="s">
+        <v>15</v>
+      </c>
+      <c r="I150">
+        <v>3.76</v>
+      </c>
+      <c r="J150" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K150" t="s">
+        <v>36</v>
+      </c>
+      <c r="L150" t="s">
+        <v>17</v>
+      </c>
+      <c r="M150" t="s">
+        <v>299</v>
+      </c>
+      <c r="N150" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="151" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A151" t="s">
+        <v>94</v>
+      </c>
+      <c r="B151">
+        <v>0.19</v>
+      </c>
+      <c r="C151">
+        <v>58482324</v>
+      </c>
+      <c r="D151">
+        <v>58500000</v>
+      </c>
+      <c r="E151" t="s">
+        <v>366</v>
+      </c>
+      <c r="F151" t="s">
+        <v>366</v>
+      </c>
+      <c r="G151" t="s">
+        <v>366</v>
+      </c>
+      <c r="H151" t="s">
+        <v>15</v>
+      </c>
+      <c r="I151">
+        <v>3.75</v>
+      </c>
+      <c r="J151" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K151" t="s">
+        <v>36</v>
+      </c>
+      <c r="L151" t="s">
+        <v>17</v>
+      </c>
+      <c r="M151" t="s">
+        <v>300</v>
+      </c>
+      <c r="N151" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="152" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A152" t="s">
+        <v>94</v>
+      </c>
+      <c r="B152">
+        <v>0.18</v>
+      </c>
+      <c r="C152">
+        <v>55001640</v>
+      </c>
+      <c r="D152">
+        <v>55000000</v>
+      </c>
+      <c r="E152" t="s">
+        <v>366</v>
+      </c>
+      <c r="F152" t="s">
+        <v>366</v>
+      </c>
+      <c r="G152" t="s">
+        <v>366</v>
+      </c>
+      <c r="H152" t="s">
+        <v>15</v>
+      </c>
+      <c r="I152">
+        <v>3.74</v>
+      </c>
+      <c r="J152" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K152" t="s">
+        <v>36</v>
+      </c>
+      <c r="L152" t="s">
+        <v>17</v>
+      </c>
+      <c r="M152" t="s">
+        <v>301</v>
+      </c>
+      <c r="N152" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="153" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A153" t="s">
+        <v>123</v>
+      </c>
+      <c r="B153">
+        <v>0.16</v>
+      </c>
+      <c r="C153">
+        <v>50000000</v>
+      </c>
+      <c r="D153">
+        <v>50000000</v>
+      </c>
+      <c r="E153" t="s">
+        <v>366</v>
+      </c>
+      <c r="F153" t="s">
+        <v>366</v>
+      </c>
+      <c r="G153" t="s">
+        <v>366</v>
+      </c>
+      <c r="H153" t="s">
+        <v>15</v>
+      </c>
+      <c r="I153">
+        <v>3.66</v>
+      </c>
+      <c r="J153" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K153" t="s">
+        <v>44</v>
+      </c>
+      <c r="L153" t="s">
+        <v>17</v>
+      </c>
+      <c r="M153" t="s">
+        <v>303</v>
+      </c>
+      <c r="N153" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="154" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A154" t="s">
+        <v>144</v>
+      </c>
+      <c r="B154">
+        <v>0.16</v>
+      </c>
+      <c r="C154">
+        <v>50000000</v>
+      </c>
+      <c r="D154">
+        <v>50000000</v>
+      </c>
+      <c r="E154" t="s">
+        <v>366</v>
+      </c>
+      <c r="F154" t="s">
+        <v>366</v>
+      </c>
+      <c r="G154" t="s">
+        <v>366</v>
+      </c>
+      <c r="H154" t="s">
+        <v>15</v>
+      </c>
+      <c r="I154">
+        <v>3.66</v>
+      </c>
+      <c r="J154" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K154" t="s">
+        <v>44</v>
+      </c>
+      <c r="L154" t="s">
+        <v>17</v>
+      </c>
+      <c r="M154" t="s">
+        <v>304</v>
+      </c>
+      <c r="N154" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="155" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A155" t="s">
+        <v>94</v>
+      </c>
+      <c r="B155">
+        <v>0.15</v>
+      </c>
+      <c r="C155">
+        <v>45000932</v>
+      </c>
+      <c r="D155">
+        <v>45000000</v>
+      </c>
+      <c r="E155" t="s">
+        <v>366</v>
+      </c>
+      <c r="F155" t="s">
+        <v>366</v>
+      </c>
+      <c r="G155" t="s">
+        <v>366</v>
+      </c>
+      <c r="H155" t="s">
+        <v>15</v>
+      </c>
+      <c r="I155">
+        <v>3.71</v>
+      </c>
+      <c r="J155" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K155" t="s">
+        <v>36</v>
+      </c>
+      <c r="L155" t="s">
+        <v>17</v>
+      </c>
+      <c r="M155" t="s">
+        <v>305</v>
+      </c>
+      <c r="N155" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="156" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A156" t="s">
+        <v>80</v>
+      </c>
+      <c r="B156">
+        <v>0.15</v>
+      </c>
+      <c r="C156">
+        <v>44571731</v>
+      </c>
+      <c r="D156">
+        <v>45000000</v>
+      </c>
+      <c r="E156" t="s">
+        <v>367</v>
+      </c>
+      <c r="F156" t="s">
+        <v>368</v>
+      </c>
+      <c r="G156" t="s">
+        <v>370</v>
+      </c>
+      <c r="H156" t="s">
+        <v>306</v>
+      </c>
+      <c r="I156">
+        <v>3.77</v>
+      </c>
+      <c r="J156" s="1">
+        <v>46356.22928240741</v>
+      </c>
+      <c r="K156" t="s">
+        <v>82</v>
+      </c>
+      <c r="L156" t="s">
+        <v>17</v>
+      </c>
+      <c r="M156" t="s">
+        <v>307</v>
+      </c>
+      <c r="N156" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="157" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A157" t="s">
+        <v>94</v>
+      </c>
+      <c r="B157">
+        <v>0.15</v>
+      </c>
+      <c r="C157">
+        <v>44999757</v>
+      </c>
+      <c r="D157">
+        <v>45000000</v>
+      </c>
+      <c r="E157" t="s">
+        <v>366</v>
+      </c>
+      <c r="F157" t="s">
+        <v>366</v>
+      </c>
+      <c r="G157" t="s">
+        <v>366</v>
+      </c>
+      <c r="H157" t="s">
+        <v>15</v>
+      </c>
+      <c r="I157">
+        <v>3.7</v>
+      </c>
+      <c r="J157" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K157" t="s">
+        <v>36</v>
+      </c>
+      <c r="L157" t="s">
+        <v>17</v>
+      </c>
+      <c r="M157" t="s">
+        <v>308</v>
+      </c>
+      <c r="N157" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="158" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A158" t="s">
+        <v>104</v>
+      </c>
+      <c r="B158">
+        <v>0.15</v>
+      </c>
+      <c r="C158">
+        <v>44000138</v>
+      </c>
+      <c r="D158">
+        <v>44000000</v>
+      </c>
+      <c r="E158" t="s">
+        <v>367</v>
+      </c>
+      <c r="F158" t="s">
+        <v>368</v>
+      </c>
+      <c r="G158" t="s">
+        <v>370</v>
+      </c>
+      <c r="H158" t="s">
+        <v>15</v>
+      </c>
+      <c r="I158">
+        <v>3.69</v>
+      </c>
+      <c r="J158" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K158" t="s">
+        <v>36</v>
+      </c>
+      <c r="L158" t="s">
+        <v>17</v>
+      </c>
+      <c r="M158" t="s">
+        <v>310</v>
+      </c>
+      <c r="N158" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="159" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A159" t="s">
+        <v>104</v>
+      </c>
+      <c r="B159">
+        <v>0.15</v>
+      </c>
+      <c r="C159">
+        <v>46131233</v>
+      </c>
+      <c r="D159">
+        <v>46100000</v>
+      </c>
+      <c r="E159" t="s">
+        <v>367</v>
+      </c>
+      <c r="F159" t="s">
+        <v>368</v>
+      </c>
+      <c r="G159" t="s">
+        <v>370</v>
+      </c>
+      <c r="H159" t="s">
+        <v>15</v>
+      </c>
+      <c r="I159">
+        <v>3.71</v>
+      </c>
+      <c r="J159" s="1">
+        <v>46402.22928240741</v>
+      </c>
+      <c r="K159" t="s">
+        <v>36</v>
+      </c>
+      <c r="L159" t="s">
+        <v>17</v>
+      </c>
+      <c r="M159" t="s">
+        <v>312</v>
+      </c>
+      <c r="N159" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="160" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A160" t="s">
+        <v>94</v>
+      </c>
+      <c r="B160">
+        <v>0.12</v>
+      </c>
+      <c r="C160">
+        <v>34999778</v>
+      </c>
+      <c r="D160">
+        <v>35000000</v>
+      </c>
+      <c r="E160" t="s">
+        <v>366</v>
+      </c>
+      <c r="F160" t="s">
+        <v>366</v>
+      </c>
+      <c r="G160" t="s">
+        <v>366</v>
+      </c>
+      <c r="H160" t="s">
+        <v>15</v>
+      </c>
+      <c r="I160">
+        <v>3.69</v>
+      </c>
+      <c r="J160" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K160" t="s">
+        <v>36</v>
+      </c>
+      <c r="L160" t="s">
+        <v>17</v>
+      </c>
+      <c r="M160" t="s">
+        <v>313</v>
+      </c>
+      <c r="N160" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="161" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A161" t="s">
+        <v>94</v>
+      </c>
+      <c r="B161">
+        <v>0.12</v>
+      </c>
+      <c r="C161">
+        <v>35000000</v>
+      </c>
+      <c r="D161">
+        <v>35000000</v>
+      </c>
+      <c r="E161" t="s">
+        <v>367</v>
+      </c>
+      <c r="F161" t="s">
+        <v>368</v>
+      </c>
+      <c r="G161" t="s">
+        <v>370</v>
+      </c>
+      <c r="H161" t="s">
+        <v>315</v>
+      </c>
+      <c r="I161">
+        <v>3.65</v>
+      </c>
+      <c r="J161" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K161" t="s">
+        <v>36</v>
+      </c>
+      <c r="L161" t="s">
+        <v>17</v>
+      </c>
+      <c r="M161" t="s">
+        <v>316</v>
+      </c>
+      <c r="N161" t="s">
         <v>178</v>
       </c>
-      <c r="I81">
-[...3102 lines deleted...]
-      <c r="B152">
+    </row>
+    <row r="162" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A162" t="s">
+        <v>94</v>
+      </c>
+      <c r="B162">
         <v>0.12</v>
       </c>
-      <c r="C152">
-[...14 lines deleted...]
-      <c r="H152" t="s">
+      <c r="C162">
+        <v>34984878</v>
+      </c>
+      <c r="D162">
+        <v>35000000</v>
+      </c>
+      <c r="E162" t="s">
+        <v>366</v>
+      </c>
+      <c r="F162" t="s">
+        <v>366</v>
+      </c>
+      <c r="G162" t="s">
+        <v>366</v>
+      </c>
+      <c r="H162" t="s">
+        <v>15</v>
+      </c>
+      <c r="I162">
+        <v>3.72</v>
+      </c>
+      <c r="J162" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K162" t="s">
+        <v>36</v>
+      </c>
+      <c r="L162" t="s">
+        <v>17</v>
+      </c>
+      <c r="M162" t="s">
         <v>317</v>
       </c>
-      <c r="I152">
-[...11 lines deleted...]
-      <c r="M152" t="s">
+      <c r="N162" t="s">
         <v>318</v>
       </c>
-      <c r="N152" t="s">
+    </row>
+    <row r="163" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A163" t="s">
+        <v>94</v>
+      </c>
+      <c r="B163">
+        <v>0.11</v>
+      </c>
+      <c r="C163">
+        <v>33196590</v>
+      </c>
+      <c r="D163">
+        <v>33200000</v>
+      </c>
+      <c r="E163" t="s">
+        <v>366</v>
+      </c>
+      <c r="F163" t="s">
+        <v>366</v>
+      </c>
+      <c r="G163" t="s">
+        <v>366</v>
+      </c>
+      <c r="H163" t="s">
         <v>319</v>
       </c>
-    </row>
-[...37 lines deleted...]
-      <c r="M153" t="s">
+      <c r="I163">
+        <v>3.72</v>
+      </c>
+      <c r="J163" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K163" t="s">
+        <v>36</v>
+      </c>
+      <c r="L163" t="s">
+        <v>17</v>
+      </c>
+      <c r="M163" t="s">
         <v>320</v>
       </c>
-      <c r="N153" t="s">
+      <c r="N163" t="s">
         <v>321</v>
       </c>
     </row>
-    <row r="154" spans="1:14" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B154">
+    <row r="164" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A164" t="s">
+        <v>80</v>
+      </c>
+      <c r="B164">
         <v>0.11</v>
       </c>
-      <c r="C154">
-[...29 lines deleted...]
-      <c r="M154" t="s">
+      <c r="C164">
+        <v>34187293</v>
+      </c>
+      <c r="D164">
+        <v>34400000</v>
+      </c>
+      <c r="E164" t="s">
+        <v>367</v>
+      </c>
+      <c r="F164" t="s">
+        <v>368</v>
+      </c>
+      <c r="G164" t="s">
+        <v>370</v>
+      </c>
+      <c r="H164" t="s">
         <v>322</v>
       </c>
-      <c r="N154" t="s">
-[...40 lines deleted...]
-      <c r="M155" t="s">
+      <c r="I164">
+        <v>3.71</v>
+      </c>
+      <c r="J164" s="1">
+        <v>46325.22928240741</v>
+      </c>
+      <c r="K164" t="s">
+        <v>82</v>
+      </c>
+      <c r="L164" t="s">
+        <v>17</v>
+      </c>
+      <c r="M164" t="s">
         <v>323</v>
       </c>
-      <c r="N155" t="s">
+      <c r="N164" t="s">
         <v>324</v>
       </c>
     </row>
-    <row r="156" spans="1:14" x14ac:dyDescent="0.3">
-[...395 lines deleted...]
-    <row r="165" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="165" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>70</v>
+        <v>94</v>
       </c>
       <c r="B165">
         <v>0.08</v>
       </c>
       <c r="C165">
-        <v>25001257</v>
+        <v>25003661</v>
       </c>
       <c r="D165">
         <v>25000000</v>
       </c>
-      <c r="E165" s="2" t="s">
-[...6 lines deleted...]
-        <v>395</v>
+      <c r="E165" t="s">
+        <v>366</v>
+      </c>
+      <c r="F165" t="s">
+        <v>366</v>
+      </c>
+      <c r="G165" t="s">
+        <v>366</v>
       </c>
       <c r="H165" t="s">
         <v>15</v>
       </c>
       <c r="I165">
-        <v>4.3600000000000003</v>
+        <v>3.75</v>
       </c>
       <c r="J165" s="1">
-        <v>45902.22928240741</v>
+        <v>46266.22928240741</v>
       </c>
       <c r="K165" t="s">
-        <v>51</v>
+        <v>36</v>
       </c>
       <c r="L165" t="s">
         <v>17</v>
       </c>
       <c r="M165" t="s">
-        <v>343</v>
+        <v>325</v>
       </c>
       <c r="N165" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:14" x14ac:dyDescent="0.3">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="166" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>70</v>
+        <v>94</v>
       </c>
       <c r="B166">
         <v>0.08</v>
       </c>
       <c r="C166">
-        <v>24999773</v>
+        <v>23014764</v>
       </c>
       <c r="D166">
-        <v>25000000</v>
-[...8 lines deleted...]
-        <v>395</v>
+        <v>23000000</v>
+      </c>
+      <c r="E166" t="s">
+        <v>366</v>
+      </c>
+      <c r="F166" t="s">
+        <v>366</v>
+      </c>
+      <c r="G166" t="s">
+        <v>366</v>
       </c>
       <c r="H166" t="s">
         <v>15</v>
       </c>
       <c r="I166">
-        <v>4.33</v>
+        <v>3.71</v>
       </c>
       <c r="J166" s="1">
-        <v>45902.22928240741</v>
+        <v>46398.22928240741</v>
       </c>
       <c r="K166" t="s">
-        <v>51</v>
+        <v>36</v>
       </c>
       <c r="L166" t="s">
         <v>17</v>
       </c>
       <c r="M166" t="s">
-        <v>344</v>
+        <v>326</v>
       </c>
       <c r="N166" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:14" x14ac:dyDescent="0.3">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="167" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>70</v>
+        <v>188</v>
       </c>
       <c r="B167">
         <v>0.08</v>
       </c>
       <c r="C167">
-        <v>24993826</v>
+        <v>24979928</v>
       </c>
       <c r="D167">
         <v>25000000</v>
       </c>
-      <c r="E167" s="2" t="s">
-[...6 lines deleted...]
-        <v>395</v>
+      <c r="E167" t="s">
+        <v>367</v>
+      </c>
+      <c r="F167" t="s">
+        <v>368</v>
+      </c>
+      <c r="G167" t="s">
+        <v>370</v>
       </c>
       <c r="H167" t="s">
-        <v>15</v>
+        <v>327</v>
       </c>
       <c r="I167">
-        <v>7.5</v>
+        <v>3.61</v>
       </c>
       <c r="J167" s="1">
-        <v>45902.22928240741</v>
+        <v>46273.22928240741</v>
       </c>
       <c r="K167" t="s">
-        <v>51</v>
+        <v>82</v>
       </c>
       <c r="L167" t="s">
         <v>17</v>
       </c>
       <c r="M167" t="s">
-        <v>345</v>
+        <v>328</v>
       </c>
       <c r="N167" t="s">
-        <v>346</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:14" x14ac:dyDescent="0.3">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="168" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>114</v>
+        <v>94</v>
       </c>
       <c r="B168">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="C168">
-        <v>24606753</v>
+        <v>19999645</v>
       </c>
       <c r="D168">
-        <v>25000000</v>
-[...8 lines deleted...]
-        <v>394</v>
+        <v>20000000</v>
+      </c>
+      <c r="E168" t="s">
+        <v>366</v>
+      </c>
+      <c r="F168" t="s">
+        <v>366</v>
+      </c>
+      <c r="G168" t="s">
+        <v>366</v>
       </c>
       <c r="H168" t="s">
         <v>15</v>
       </c>
       <c r="I168">
-        <v>0.85</v>
+        <v>3.77</v>
       </c>
       <c r="J168" s="1">
-        <v>46079.22928240741</v>
+        <v>46266.22928240741</v>
       </c>
       <c r="K168" t="s">
-        <v>51</v>
+        <v>36</v>
       </c>
       <c r="L168" t="s">
         <v>17</v>
       </c>
       <c r="M168" t="s">
-        <v>347</v>
+        <v>330</v>
       </c>
       <c r="N168" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:14" x14ac:dyDescent="0.3">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="169" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>114</v>
+        <v>94</v>
       </c>
       <c r="B169">
         <v>0.06</v>
       </c>
       <c r="C169">
-        <v>19871515</v>
+        <v>19539565</v>
       </c>
       <c r="D169">
-        <v>20000000</v>
-[...8 lines deleted...]
-        <v>394</v>
+        <v>19500000</v>
+      </c>
+      <c r="E169" t="s">
+        <v>366</v>
+      </c>
+      <c r="F169" t="s">
+        <v>366</v>
+      </c>
+      <c r="G169" t="s">
+        <v>366</v>
       </c>
       <c r="H169" t="s">
         <v>15</v>
       </c>
       <c r="I169">
-        <v>1.2</v>
+        <v>3.73</v>
       </c>
       <c r="J169" s="1">
-        <v>45979.22928240741</v>
+        <v>46266.22928240741</v>
       </c>
       <c r="K169" t="s">
-        <v>51</v>
+        <v>36</v>
       </c>
       <c r="L169" t="s">
         <v>17</v>
       </c>
       <c r="M169" t="s">
-        <v>349</v>
+        <v>332</v>
       </c>
       <c r="N169" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:14" x14ac:dyDescent="0.3">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="170" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="B170">
         <v>0.06</v>
       </c>
       <c r="C170">
-        <v>19990667</v>
+        <v>17403171</v>
       </c>
       <c r="D170">
-        <v>20000000</v>
-[...8 lines deleted...]
-        <v>394</v>
+        <v>17700000</v>
+      </c>
+      <c r="E170" t="s">
+        <v>367</v>
+      </c>
+      <c r="F170" t="s">
+        <v>368</v>
+      </c>
+      <c r="G170" t="s">
+        <v>370</v>
       </c>
       <c r="H170" t="s">
+        <v>334</v>
+      </c>
+      <c r="I170">
+        <v>3.87</v>
+      </c>
+      <c r="J170" s="1">
+        <v>46421.22928240741</v>
+      </c>
+      <c r="K170" t="s">
+        <v>82</v>
+      </c>
+      <c r="L170" t="s">
+        <v>17</v>
+      </c>
+      <c r="M170" t="s">
+        <v>335</v>
+      </c>
+      <c r="N170" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="171" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A171" t="s">
+        <v>94</v>
+      </c>
+      <c r="B171">
+        <v>0.04</v>
+      </c>
+      <c r="C171">
+        <v>12999957</v>
+      </c>
+      <c r="D171">
+        <v>13000000</v>
+      </c>
+      <c r="E171" t="s">
+        <v>367</v>
+      </c>
+      <c r="F171" t="s">
+        <v>368</v>
+      </c>
+      <c r="G171" t="s">
+        <v>370</v>
+      </c>
+      <c r="H171" t="s">
+        <v>15</v>
+      </c>
+      <c r="I171">
+        <v>3.69</v>
+      </c>
+      <c r="J171" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K171" t="s">
+        <v>36</v>
+      </c>
+      <c r="L171" t="s">
+        <v>17</v>
+      </c>
+      <c r="M171" t="s">
+        <v>337</v>
+      </c>
+      <c r="N171" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="172" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A172" t="s">
+        <v>94</v>
+      </c>
+      <c r="B172">
+        <v>0.03</v>
+      </c>
+      <c r="C172">
+        <v>8400616</v>
+      </c>
+      <c r="D172">
+        <v>8400000</v>
+      </c>
+      <c r="E172" t="s">
+        <v>366</v>
+      </c>
+      <c r="F172" t="s">
+        <v>366</v>
+      </c>
+      <c r="G172" t="s">
+        <v>366</v>
+      </c>
+      <c r="H172" t="s">
+        <v>15</v>
+      </c>
+      <c r="I172">
+        <v>3.71</v>
+      </c>
+      <c r="J172" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K172" t="s">
+        <v>36</v>
+      </c>
+      <c r="L172" t="s">
+        <v>17</v>
+      </c>
+      <c r="M172" t="s">
+        <v>338</v>
+      </c>
+      <c r="N172" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="173" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A173" t="s">
+        <v>74</v>
+      </c>
+      <c r="B173">
+        <v>0.03</v>
+      </c>
+      <c r="C173">
+        <v>9997823</v>
+      </c>
+      <c r="D173">
+        <v>10000000</v>
+      </c>
+      <c r="E173" t="s">
+        <v>366</v>
+      </c>
+      <c r="F173" t="s">
+        <v>366</v>
+      </c>
+      <c r="G173" t="s">
+        <v>366</v>
+      </c>
+      <c r="H173" t="s">
+        <v>15</v>
+      </c>
+      <c r="I173">
+        <v>3.75</v>
+      </c>
+      <c r="J173" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K173" t="s">
+        <v>36</v>
+      </c>
+      <c r="L173" t="s">
+        <v>17</v>
+      </c>
+      <c r="M173" t="s">
+        <v>340</v>
+      </c>
+      <c r="N173" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="174" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A174" t="s">
+        <v>94</v>
+      </c>
+      <c r="B174">
+        <v>0.03</v>
+      </c>
+      <c r="C174">
+        <v>7901777</v>
+      </c>
+      <c r="D174">
+        <v>7900000</v>
+      </c>
+      <c r="E174" t="s">
+        <v>366</v>
+      </c>
+      <c r="F174" t="s">
+        <v>366</v>
+      </c>
+      <c r="G174" t="s">
+        <v>366</v>
+      </c>
+      <c r="H174" t="s">
+        <v>15</v>
+      </c>
+      <c r="I174">
+        <v>3.74</v>
+      </c>
+      <c r="J174" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K174" t="s">
+        <v>36</v>
+      </c>
+      <c r="L174" t="s">
+        <v>17</v>
+      </c>
+      <c r="M174" t="s">
+        <v>342</v>
+      </c>
+      <c r="N174" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="175" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A175" t="s">
+        <v>94</v>
+      </c>
+      <c r="B175">
+        <v>0.03</v>
+      </c>
+      <c r="C175">
+        <v>9999980</v>
+      </c>
+      <c r="D175">
+        <v>10000000</v>
+      </c>
+      <c r="E175" t="s">
+        <v>366</v>
+      </c>
+      <c r="F175" t="s">
+        <v>366</v>
+      </c>
+      <c r="G175" t="s">
+        <v>366</v>
+      </c>
+      <c r="H175" t="s">
+        <v>15</v>
+      </c>
+      <c r="I175">
+        <v>3.69</v>
+      </c>
+      <c r="J175" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K175" t="s">
+        <v>36</v>
+      </c>
+      <c r="L175" t="s">
+        <v>17</v>
+      </c>
+      <c r="M175" t="s">
+        <v>344</v>
+      </c>
+      <c r="N175" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="176" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A176" t="s">
+        <v>94</v>
+      </c>
+      <c r="B176">
+        <v>0.02</v>
+      </c>
+      <c r="C176">
+        <v>6820514</v>
+      </c>
+      <c r="D176">
+        <v>6905000</v>
+      </c>
+      <c r="E176" t="s">
+        <v>366</v>
+      </c>
+      <c r="F176" t="s">
+        <v>366</v>
+      </c>
+      <c r="G176" t="s">
+        <v>366</v>
+      </c>
+      <c r="H176" t="s">
+        <v>15</v>
+      </c>
+      <c r="I176">
+        <v>3.57</v>
+      </c>
+      <c r="J176" s="1">
+        <v>46400.22928240741</v>
+      </c>
+      <c r="K176" t="s">
+        <v>36</v>
+      </c>
+      <c r="L176" t="s">
+        <v>17</v>
+      </c>
+      <c r="M176" t="s">
+        <v>345</v>
+      </c>
+      <c r="N176" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="177" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A177" t="s">
+        <v>104</v>
+      </c>
+      <c r="B177">
+        <v>0.02</v>
+      </c>
+      <c r="C177">
+        <v>6999033</v>
+      </c>
+      <c r="D177">
+        <v>7000000</v>
+      </c>
+      <c r="E177" t="s">
+        <v>367</v>
+      </c>
+      <c r="F177" t="s">
+        <v>368</v>
+      </c>
+      <c r="G177" t="s">
+        <v>370</v>
+      </c>
+      <c r="H177" t="s">
+        <v>15</v>
+      </c>
+      <c r="I177">
+        <v>3.75</v>
+      </c>
+      <c r="J177" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K177" t="s">
+        <v>36</v>
+      </c>
+      <c r="L177" t="s">
+        <v>17</v>
+      </c>
+      <c r="M177" t="s">
+        <v>347</v>
+      </c>
+      <c r="N177" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="178" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A178" t="s">
+        <v>94</v>
+      </c>
+      <c r="B178">
+        <v>0.01</v>
+      </c>
+      <c r="C178">
+        <v>4230161</v>
+      </c>
+      <c r="D178">
+        <v>4230000</v>
+      </c>
+      <c r="E178" t="s">
+        <v>366</v>
+      </c>
+      <c r="F178" t="s">
+        <v>366</v>
+      </c>
+      <c r="G178" t="s">
+        <v>366</v>
+      </c>
+      <c r="H178" t="s">
+        <v>15</v>
+      </c>
+      <c r="I178">
+        <v>3.71</v>
+      </c>
+      <c r="J178" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K178" t="s">
+        <v>36</v>
+      </c>
+      <c r="L178" t="s">
+        <v>17</v>
+      </c>
+      <c r="M178" t="s">
+        <v>349</v>
+      </c>
+      <c r="N178" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="179" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A179" t="s">
+        <v>104</v>
+      </c>
+      <c r="B179">
+        <v>0.01</v>
+      </c>
+      <c r="C179">
+        <v>2700709</v>
+      </c>
+      <c r="D179">
+        <v>2700000</v>
+      </c>
+      <c r="E179" t="s">
+        <v>367</v>
+      </c>
+      <c r="F179" t="s">
+        <v>368</v>
+      </c>
+      <c r="G179" t="s">
+        <v>370</v>
+      </c>
+      <c r="H179" t="s">
+        <v>15</v>
+      </c>
+      <c r="I179">
+        <v>3.73</v>
+      </c>
+      <c r="J179" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K179" t="s">
+        <v>36</v>
+      </c>
+      <c r="L179" t="s">
+        <v>17</v>
+      </c>
+      <c r="M179" t="s">
         <v>350</v>
       </c>
-      <c r="I170">
-[...11 lines deleted...]
-      <c r="M170" t="s">
+      <c r="N179" t="s">
         <v>351</v>
       </c>
-      <c r="N170" t="s">
-[...40 lines deleted...]
-      <c r="M171" t="s">
+    </row>
+    <row r="180" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A180" t="s">
+        <v>94</v>
+      </c>
+      <c r="B180">
+        <v>0.01</v>
+      </c>
+      <c r="C180">
+        <v>2330103</v>
+      </c>
+      <c r="D180">
+        <v>2330000</v>
+      </c>
+      <c r="E180" t="s">
+        <v>366</v>
+      </c>
+      <c r="F180" t="s">
+        <v>366</v>
+      </c>
+      <c r="G180" t="s">
+        <v>366</v>
+      </c>
+      <c r="H180" t="s">
+        <v>15</v>
+      </c>
+      <c r="I180">
+        <v>3.71</v>
+      </c>
+      <c r="J180" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K180" t="s">
+        <v>36</v>
+      </c>
+      <c r="L180" t="s">
+        <v>17</v>
+      </c>
+      <c r="M180" t="s">
         <v>352</v>
       </c>
-      <c r="N171" t="s">
+      <c r="N180" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="181" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A181" t="s">
+        <v>104</v>
+      </c>
+      <c r="B181">
+        <v>0.01</v>
+      </c>
+      <c r="C181">
+        <v>2600707</v>
+      </c>
+      <c r="D181">
+        <v>2600000</v>
+      </c>
+      <c r="E181" t="s">
+        <v>367</v>
+      </c>
+      <c r="F181" t="s">
+        <v>368</v>
+      </c>
+      <c r="G181" t="s">
+        <v>370</v>
+      </c>
+      <c r="H181" t="s">
+        <v>15</v>
+      </c>
+      <c r="I181">
+        <v>3.72</v>
+      </c>
+      <c r="J181" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K181" t="s">
+        <v>36</v>
+      </c>
+      <c r="L181" t="s">
+        <v>17</v>
+      </c>
+      <c r="M181" t="s">
         <v>353</v>
       </c>
-    </row>
-[...37 lines deleted...]
-      <c r="M172" t="s">
+      <c r="N181" t="s">
         <v>354</v>
       </c>
-      <c r="N172" t="s">
+    </row>
+    <row r="182" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A182" t="s">
+        <v>94</v>
+      </c>
+      <c r="B182">
+        <v>0.01</v>
+      </c>
+      <c r="C182">
+        <v>2500231</v>
+      </c>
+      <c r="D182">
+        <v>2500000</v>
+      </c>
+      <c r="E182" t="s">
+        <v>366</v>
+      </c>
+      <c r="F182" t="s">
+        <v>366</v>
+      </c>
+      <c r="G182" t="s">
+        <v>366</v>
+      </c>
+      <c r="H182" t="s">
+        <v>15</v>
+      </c>
+      <c r="I182">
+        <v>3.71</v>
+      </c>
+      <c r="J182" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K182" t="s">
+        <v>36</v>
+      </c>
+      <c r="L182" t="s">
+        <v>17</v>
+      </c>
+      <c r="M182" t="s">
         <v>355</v>
       </c>
-    </row>
-[...37 lines deleted...]
-      <c r="M173" t="s">
+      <c r="N182" t="s">
         <v>356</v>
       </c>
-      <c r="N173" t="s">
+    </row>
+    <row r="183" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A183" t="s">
+        <v>104</v>
+      </c>
+      <c r="B183">
+        <v>0.01</v>
+      </c>
+      <c r="C183">
+        <v>2000212</v>
+      </c>
+      <c r="D183">
+        <v>2000000</v>
+      </c>
+      <c r="E183" t="s">
+        <v>367</v>
+      </c>
+      <c r="F183" t="s">
+        <v>368</v>
+      </c>
+      <c r="G183" t="s">
+        <v>370</v>
+      </c>
+      <c r="H183" t="s">
+        <v>15</v>
+      </c>
+      <c r="I183">
+        <v>3.73</v>
+      </c>
+      <c r="J183" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K183" t="s">
+        <v>36</v>
+      </c>
+      <c r="L183" t="s">
+        <v>17</v>
+      </c>
+      <c r="M183" t="s">
         <v>357</v>
       </c>
-    </row>
-[...37 lines deleted...]
-      <c r="M174" t="s">
+      <c r="N183" t="s">
         <v>358</v>
       </c>
-      <c r="N174" t="s">
+    </row>
+    <row r="189" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A189" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="190" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A190" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="191" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A191" t="s">
         <v>359</v>
       </c>
     </row>
-    <row r="175" spans="1:14" x14ac:dyDescent="0.3">
-[...36 lines deleted...]
-      <c r="M175" t="s">
+    <row r="192" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A192" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="193" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A193" t="s">
         <v>360</v>
       </c>
-      <c r="N175" t="s">
-[...40 lines deleted...]
-      <c r="M176" t="s">
+    </row>
+    <row r="194" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A194" t="s">
         <v>361</v>
       </c>
-      <c r="N176" t="s">
-[...40 lines deleted...]
-      <c r="M177" t="s">
+    </row>
+    <row r="195" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A195" t="s">
         <v>362</v>
-      </c>
-[...476 lines deleted...]
-        <v>385</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="25" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
-[...2 lines deleted...]
-  </colBreaks>
   <ignoredErrors>
-    <ignoredError sqref="H2:N191 A2:D189 B190:D191" numberStoredAsText="1"/>
+    <ignoredError sqref="H1:N188 A1:D188" numberStoredAsText="1"/>
   </ignoredErrors>
-  <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...21 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba" xmlns:ns3="aa71bc78-42bd-452f-85da-b0a25b97c36d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0932a111e7a3fb71503cb11a9822254b" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100434CE3F8FEBB244F858BBE1DD8B45B8C" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2dd9e93ca72a48091795bd8bd10dac6f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba" xmlns:ns3="aa71bc78-42bd-452f-85da-b0a25b97c36d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="42a349b0c0865e57489f8dd83e6a8e2d" ns2:_="" ns3:_="">
     <xsd:import namespace="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba"/>
     <xsd:import namespace="aa71bc78-42bd-452f-85da-b0a25b97c36d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -10152,84 +9763,105 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_Flow_SignoffStatus xmlns="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba" xsi:nil="true"/>
+    <TaxCatchAll xmlns="aa71bc78-42bd-452f-85da-b0a25b97c36d" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C8DD79C-F104-4FD5-A2C9-EE78A52894CD}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{48355AC1-C67F-47F5-B0E5-86BCF9CB077F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba"/>
     <ds:schemaRef ds:uri="aa71bc78-42bd-452f-85da-b0a25b97c36d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90A88FB9-2F22-4B89-B03A-B9587AB5CCF3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6DE4DFA0-AF3A-47C0-B566-16CC2DDFD7B8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba"/>
+    <ds:schemaRef ds:uri="aa71bc78-42bd-452f-85da-b0a25b97c36d"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>All Holdings</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>